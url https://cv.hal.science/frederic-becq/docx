--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -383,563 +383,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
+                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Research Archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (3), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496971v1</w:t>
+                <w:t xml:space="preserve">hal-04822274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khilian Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-03059-8⟩</w:t>
+              <w:t xml:space="preserve">Medical Research Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852924v1</w:t>
+                <w:t xml:space="preserve">hal-04496971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC transporters involved in respiratory and cholestatic diseases: From rare to very rare monogenic diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Falguières</w:t>
+                <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2024.116468⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-03059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490923v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Colas</w:t>
+                <w:t xml:space="preserve">ABC transporters involved in respiratory and cholestatic diseases: From rare to very rare monogenic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Onnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falguières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (3), pp.226. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.116468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2024.116468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822274v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of hypoxia on the ion channels in cystic fibrosis bronchial epithelial cells</w:t>
               </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1317,892 +1317,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
+                <w:t xml:space="preserve">Myelinosome organelles in the retina of r6/1 huntington disease (Hd) mice: ubiquitous distribution and possible role in disease spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie To</w:t>
+                <w:t xml:space="preserve">Emile Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ghigna</w:t>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Martin</w:t>
+                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandran Nagaraj</w:t>
+                <w:t xml:space="preserve">Bruno Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (5), pp.2000653. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.12771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00653-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222312771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499886v1</w:t>
+                <w:t xml:space="preserve">hal-03468899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase C controls chloride-dependent short-circuit current in human bronchial epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFTR et mucoviscidose, une histoire cinquantenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00437.2019⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.654-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040390v1</w:t>
+                <w:t xml:space="preserve">hal-03273144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR et mucoviscidose, une histoire cinquantenaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipase C controls chloride-dependent short-circuit current in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.654-659. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (2), pp.L205-L219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00437.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273144v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelinosome organelles in the retina of r6/1 huntington disease (Hd) mice: ubiquitous distribution and possible role in disease spreading</w:t>
+                <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Yefimova</w:t>
+                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Béré</w:t>
+                <w:t xml:space="preserve">Lucie To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ghigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Merceron</w:t>
+                <w:t xml:space="preserve">Chandran Nagaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (23), pp.12771. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (5), pp.2000653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222312771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00653-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468899v2</w:t>
+                <w:t xml:space="preserve">hal-03499886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Froux</w:t>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+                <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Brice Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 190, pp.112116. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924784v1</w:t>
+                <w:t xml:space="preserve">hal-02557014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase imaging to study transmembrane water fluxes regulated by CFTR and AQP3 in living human airway epithelial CFBE cells and CHO cells</w:t>
+                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodie Llinares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Froux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233439⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.112116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113355v1</w:t>
+                <w:t xml:space="preserve">hal-02924784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative phase imaging to study transmembrane water fluxes regulated by CFTR and AQP3 in living human airway epithelial CFBE cells and CHO cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jodie Llinares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557014v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on TRP channels in cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,64 +2262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term consequences of F508del-CFTR thermal instability on CFTR-dependent transepithelial currents in human airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1864 (9), pp.3069-3084. </w:t>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the cystic fibrosis transmembrane regulator and the development of new precision drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,1370 +3025,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calumenin contributes to ER-Ca2+ homeostasis in bronchial epithelial cells expressing WT and F508del mutated CFTR and to F508del-CFTR retention</w:t>
+                <w:t xml:space="preserve">Heterozygous mutation of CFTR gene leads to activation of autophagy in Sertoli cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réginald Philippe</w:t>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Buscaglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florentin Huguet</w:t>
+                <w:t xml:space="preserve">M. T. Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2017.01.011⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (suppl_1), pp.i159-i159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/32.Supplement_1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541923v1</w:t>
+                <w:t xml:space="preserve">hal-01688588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous mutation of CFTR gene leads to activation of autophagy in Sertoli cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/32.Supplement_1.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688588v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calumenin contributes to ER-Ca2+ homeostasis in bronchial epithelial cells expressing WT and F508del mutated CFTR and to F508del-CFTR retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2017.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting surface voids to counter membrane disorders in lipointoxication-related diseases.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulating Innate and Adaptive Immunity by (R)-Roscovitine: Potential Therapeutic Opportunity in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Spanova</w:t>
+                <w:t xml:space="preserve">Laurent Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalinee Dhayal</w:t>
+                <w:t xml:space="preserve">Deborah Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel G Morgan</w:t>
+                <w:t xml:space="preserve">Vladimir Riazanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynald Hélye</w:t>
+                <w:t xml:space="preserve">Aida Gabdoulkhakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Héry-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.183590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.330-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000444256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337179v1</w:t>
+                <w:t xml:space="preserve">hal-02042979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of catalytic C–H amination in polyoxygenated cyclobutanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t>
+                <w:t xml:space="preserve">Targeting surface voids to counter membrane disorders in lipointoxication-related diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Hensienne</w:t>
+                <w:t xml:space="preserve">Miroslava Spanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Wencel-Delord</w:t>
+                <w:t xml:space="preserve">Shalinee Dhayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+                <w:t xml:space="preserve">Noel G Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Sidelarbi</w:t>
+                <w:t xml:space="preserve">Reynald Hélye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (9), pp.2780-2796. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (12), pp.2368-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5OB02602D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.183590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410808v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelinosomes act as natural secretory organelles in Sertoli cells to prevent accumulation of aggregate-prone mutant Huntingtin and CFTR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pushing the limits of catalytic C–H amination in polyoxygenated cyclobutanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cantereau-Becq</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
+                <w:t xml:space="preserve">Raphael Hensienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
+                <w:t xml:space="preserve">Joanna Wencel-Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Sidelarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddw251⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.2780-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB02602D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686913v1</w:t>
+                <w:t xml:space="preserve">hal-02410808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Innate and Adaptive Immunity by (R)-Roscovitine: Potential Therapeutic Opportunity in Cystic Fibrosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deborah Nelson</w:t>
+                <w:t xml:space="preserve">Myelinosomes act as natural secretory organelles in Sertoli cells to prevent accumulation of aggregate-prone mutant Huntingtin and CFTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Riazanski</w:t>
+                <w:t xml:space="preserve">Anne Cantereau-Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Gabdoulkhakova</w:t>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Héry-Arnaud</w:t>
+                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (4), pp.330-349. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.4170-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000444256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddw251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042979v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting CFTR activity with front-runner cystic fibrosis drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The low PLC-δ1 expression in cystic fibrosis bronchial epithelial cells induces upregulation of TRPV6 channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.01.013⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177773v1</w:t>
+                <w:t xml:space="preserve">hal-04541945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low PLC-δ1 expression in cystic fibrosis bronchial epithelial cells induces upregulation of TRPV6 channel activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting CFTR activity with front-runner cystic fibrosis drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04541945v1</w:t>
+                <w:t xml:space="preserve">hal-01177773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERCA and PMCA pumps contribute to the deregulation of Ca(2+) homeostasis in human CF epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,77 +4624,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dannhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vachel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 765, pp.337-345. </w:t>
@@ -5136,692 +5136,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hirokami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (44), pp.8977-8996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040435v1</w:t>
+                <w:t xml:space="preserve">hal-01311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linette Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of chloride transport defect by gonadotropin-releasing hormone (GnRH) in cystic fibrosis epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hirokami</w:t>
+                <w:t xml:space="preserve">Nathalie Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311606v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of chloride transport defect by gonadotropin-releasing hormone (GnRH) in cystic fibrosis epithelial cells.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human CFTR protein expressed in CHO cells activates aquaporin-3 in a cAMP-dependent pathway: study by digital holographic microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Calvez</w:t>
+                <w:t xml:space="preserve">Pascal Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lengacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J Magistretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (Pt 3), pp.546-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.133629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990343v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human CFTR protein expressed in CHO cells activates aquaporin-3 in a cAMP-dependent pathway: study by digital holographic microscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jourdain</w:t>
+                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.133629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00990312v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
               </w:r>
@@ -6227,1063 +6227,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.737-745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.584-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907930v1</w:t>
+                <w:t xml:space="preserve">hal-00990531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Fernando Martínez</w:t>
+                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990546v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missense mutations in SLC26A8, encoding a sperm-specific activator of CFTR, are associated with human asthenozoospermia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Escalier</w:t>
+                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Waldo Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7380-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990664v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of functional CFTR channels in cystic fibrosis: a dramatic multivalent effect using iminosugar cluster-based correctors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rodríguez-Lucena</w:t>
+                <w:t xml:space="preserve">Missense mutations in SLC26A8, encoding a sperm-specific activator of CFTR, are associated with human asthenozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thassadite Dirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300312⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (5), pp.760-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990168v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to circumvent the CFTR defect in cystic fibrosis.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rescue of functional CFTR channels in cystic fibrosis: a dramatic multivalent effect using iminosugar cluster-based correctors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodríguez-Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2013.00108⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (15), pp.2050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990355v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of novel potent ΔF508-CFTR correctors that target the nucleotide binding domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies to circumvent the CFTR defect in cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201302699⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2013.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990522v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+                <w:t xml:space="preserve">Discovery of novel potent ΔF508-CFTR correctors that target the nucleotide binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Odolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Faria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (10), pp.1484 - 1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201302699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990166v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (6), pp.584-91. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990531v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR mutation combinations producing frequent complex alleles with different clinical and functional outcomes</w:t>
               </w:r>
@@ -7543,838 +7543,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00602058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expeditious access to 5-pyrimidinol derivatives from cyclic methylglyoxal diadducts, formation of argpyrimidines under physiological conditions and discovery of new CFTR inhibitors.</w:t>
+                <w:t xml:space="preserve">4-C-Me-DAB and 4-C-Me-LAB - enantiomeric alkyl-branched pyrrolidine iminosugars - are specific and potent α-glucosidase inhibitors; acetone as the sole protecting group.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+                <w:t xml:space="preserve">Filipa P da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maurin</w:t>
+                <w:t xml:space="preserve">Scott Newberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Mark R Wormald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D Butters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.02.037⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.10.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582439v1</w:t>
+                <w:t xml:space="preserve">hal-00580432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johanna Bertrand</w:t>
+                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Raveau</w:t>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559252v1</w:t>
+                <w:t xml:space="preserve">hal-00560900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (2), pp.345-352. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00560900v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+                <w:t xml:space="preserve">An expeditious access to 5-pyrimidinol derivatives from cyclic methylglyoxal diadducts, formation of argpyrimidines under physiological conditions and discovery of new CFTR inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), pp.1935-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664651v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Reinkensmeier</w:t>
+                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry D Butters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Dorothée Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (15), pp.5373-5388. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ob05119a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608881v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orphan Missense Mutations in the Cystic Fibrosis Transmembrane Conductance Regulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Clement</w:t>
+                <w:t xml:space="preserve">Nicolas Ardes-Guisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Reinkensmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D Butters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp.520-527. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (15), pp.5373-5388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2011.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1ob05119a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564655v1</w:t>
+                <w:t xml:space="preserve">hal-00608881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of wild-type, F508del- and G551D-CFTR chloride channels by non-toxic modified pyrrolo[2,3-b]pyrazine derivatives</w:t>
               </w:r>
@@ -8386,51 +8386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dannhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melin-Heschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,1124 +8488,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-C-Me-DAB and 4-C-Me-LAB - enantiomeric alkyl-branched pyrrolidine iminosugars - are specific and potent α-glucosidase inhibitors; acetone as the sole protecting group.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orphan Missense Mutations in the Cystic Fibrosis Transmembrane Conductance Regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa P da Cruz</w:t>
+                <w:t xml:space="preserve">Romain Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Newberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+                <w:t xml:space="preserve">Adélaïde Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R Wormald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Terry D Butters</w:t>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (2), pp.219-223. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.520-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.10.173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580432v1</w:t>
+                <w:t xml:space="preserve">hal-04564655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldo A. Saville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mark R Wormald</w:t>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dannhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.05.131⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580537v1</w:t>
+                <w:t xml:space="preserve">hal-00559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR channels and adenosine triphosphate release: the impossible rendez-vous revisited in skeletal muscle.</w:t>
+                <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2010.200113⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.451-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582430v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus 5-fiber 35 chimeric vector mediates efficient apical correction of the cystic fibrosis transmembrane conductance regulator defect in cystic fibrosis primary airway epithelia.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFTR channels and adenosine triphosphate release: the impossible rendez-vous revisited in skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2009.056⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 588 (Pt 23), pp.4605-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2010.200113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580553v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator modulators for personalized drug treatment of cystic fibrosis: progress to date.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adenovirus 5-fiber 35 chimeric vector mediates efficient apical correction of the cystic fibrosis transmembrane conductance regulator defect in cystic fibrosis primary airway epithelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Granio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine J D Ashbourne Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/11316160-000000000-00000⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.251-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2009.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582426v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo A. Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wormald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.120683⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (32), pp.4170-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.05.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582442v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator modulators for personalized drug treatment of cystic fibrosis: progress to date.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+              <w:t xml:space="preserve">Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (3), pp.241-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2165/11316160-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559199v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (4), pp.451-4. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (29), pp.22132-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.120683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561612v1</w:t>
+                <w:t xml:space="preserve">hal-00582442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of functional F508del cystic fibrosis transmembrane conductance regulator by vasoactive intestinal peptide in the human nasal epithelial cell line JME/CF15.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysfunction of mitochondria Ca2+ uptake in cystic fibrosis airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rafferty</w:t>
+                <w:t xml:space="preserve">Nathalie Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Alcolado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Siegried Pelzer</w:t>
+                <w:t xml:space="preserve">Maud Frieden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444202v1</w:t>
+                <w:t xml:space="preserve">hal-04040455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cystic fibrosis respiratory epithelial cell chronically treated by miglustat acquires a non-cystic fibrosis-like phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,1036 +9693,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiRNA calnexin promotes endogenous F508del-CFTR trafficking</w:t>
+                <w:t xml:space="preserve">Rescue of functional F508del cystic fibrosis transmembrane conductance regulator by vasoactive intestinal peptide in the human nasal epithelial cell line JME/CF15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Raveau</w:t>
+                <w:t xml:space="preserve">Sara Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cantereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Becq</w:t>
+                <w:t xml:space="preserve">Nicole Alcolado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Norez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegried Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 331 (1), pp.2-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119993v1</w:t>
+                <w:t xml:space="preserve">hal-00444202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of mitochondria Ca2+ uptake in cystic fibrosis airway epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiRNA calnexin promotes endogenous F508del-CFTR trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Raveau</w:t>
+                <w:t xml:space="preserve">D. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Frieden</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.S19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-1993(09)60078-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040455v1</w:t>
+                <w:t xml:space="preserve">hal-03119993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9-Phenanthrol inhibits human TRPM4 but not TRPM5 cationic channels</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory effect of miglustat in bronchial epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Grand</w:t>
+                <w:t xml:space="preserve">Maria Cristina Decheccchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demion</w:t>
+                <w:t xml:space="preserve">Elena Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Mettey</w:t>
+                <w:t xml:space="preserve">Valentino Bezzerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Launay</w:t>
+                <w:t xml:space="preserve">Monica Borgatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 153 (8), pp.1697-1705. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.555-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjp.2008.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393981v1</w:t>
+                <w:t xml:space="preserve">hal-00392599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory effect of miglustat in bronchial epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteasome-Dependent Pharmacological Rescue of Cystic Fibrosis Transmembrane Conductance Regulator Revealed by Mutation of Glycine 622</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Decheccchi</w:t>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Nicolis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentino Bezzerri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvette Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2008.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.134502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392599v1</w:t>
+                <w:t xml:space="preserve">hal-00392917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dannhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 592 (1-3), pp.33-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome-Dependent Pharmacological Rescue of Cystic Fibrosis Transmembrane Conductance Regulator Revealed by Mutation of Glycine 622</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endosomal SNARE proteins regulate CFTR activity and trafficking in epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nacfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.134502⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 314 (11-12), pp.2199-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392917v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal SNARE proteins regulate CFTR activity and trafficking in epithelial cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+                <w:t xml:space="preserve">9-Phenanthrol inhibits human TRPM4 but not TRPM5 cationic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Nacfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fleur Fresquet</w:t>
+                <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melin</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.04.012⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (8), pp.1697-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjp.2008.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00399077v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11031,2628 +11031,2628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
+                <w:t xml:space="preserve">Discovery of alpha-aminoazaheterocycle-methylglyoxal adducts as a new class of high affinity inhibitors of CFTR chloride channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Auzanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+                <w:t xml:space="preserve">C. Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+                <w:t xml:space="preserve">P. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Jougla</w:t>
+                <w:t xml:space="preserve">M.-C. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (2), pp.476-483. </w:t>
+              <w:t xml:space="preserve">J. Pharmacol. Exp. Ther.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1023-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.123307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389815v1</w:t>
+                <w:t xml:space="preserve">hal-00383202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Elucidation of a Dihydropyranone from Tapinanthus dodoneifolius</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+                <w:t xml:space="preserve">MPB-07 Reduces the Inflammatory Response to Pseudomonas aeruginosa in CF Bronchial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Dechecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Bezzerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+                <w:t xml:space="preserve">Antonio Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Colombatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np070355x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (5), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0200OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00389669v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and function of cystic fibrosis transmembrane conductance regulator in rat intrapulmonary arteries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular Localization and Activity of Ad-Delivered GFP-CFTR in Airway Epithelial and Tracheal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Granio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Renaud</w:t>
+                <w:t xml:space="preserve">Katherine J.D. Ashbourne Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Savineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Becq</w:t>
+                <w:t xml:space="preserve">Philip H. Karp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guibert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Lusky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.631-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00060007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2007-0026TE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439706v1</w:t>
+                <w:t xml:space="preserve">hal-00392684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHE-RF1 protein rescues DeltaF508-CFTR function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure Elucidation of a Dihydropyranone from Tapinanthus dodoneifolius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bossard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00445.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (12), pp.2006-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np070355x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401936v1</w:t>
+                <w:t xml:space="preserve">hal-00389669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2007.05.002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2), pp.476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389764v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR inhibition by glibenclamide requires a positive charge in cytoplasmic loop three</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and function of cystic fibrosis transmembrane conductance regulator in rat intrapulmonary arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vivaudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Robert Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Savineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.05.013⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00060007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00397837v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of alpha-aminoazaheterocycle-methylglyoxal adducts as a new class of high affinity inhibitors of CFTR chloride channels.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NHE-RF1 protein rescues DeltaF508-CFTR function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melin</w:t>
+                <w:t xml:space="preserve">Florian Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Boucherle</w:t>
+                <w:t xml:space="preserve">Amal Robay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehrazade Dahimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Pharmacol. Exp. Ther.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.123307⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (5), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00445.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383202v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Localization and Activity of Ad-Delivered GFP-CFTR in Airway Epithelial and Tracheal Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélia Granio</w:t>
+                <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2007.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2007-0026TE⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00392684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPB-07 Reduces the Inflammatory Response to Pseudomonas aeruginosa in CF Bronchial Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFTR inhibition by glibenclamide requires a positive charge in cytoplasmic loop three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Dechecchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentino Bezzerri</w:t>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Vivaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768 (10), pp.2438-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0200OC⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401637v1</w:t>
+                <w:t xml:space="preserve">hal-00397837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintaining low Ca2+ level in the endoplasmic reticulum restores abnormal endogenous F508del-CFTR trafficking in airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.562-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040482v1</w:t>
+                <w:t xml:space="preserve">hal-00078138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jougla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (3), pp.241-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900616v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycine Residues G551 and G1349 within the ATP-Binding Cassette Signature Motifs Play Critical Roles in the Activation and Inhibition of Cystic Fibrosis Transmembrane Conductance Regulator Channels by Phloxine B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melin</w:t>
+                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 208, pp.203-212. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.241-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-005-7001-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00113816v1</w:t>
+                <w:t xml:space="preserve">hal-00900616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that CFTR is expressed in rat tracheal smooth muscle cells and contributes to bronchodilation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">The Glycine Residues G551 and G1349 within the ATP-Binding Cassette Signature Motifs Play Critical Roles in the Activation and Inhibition of Cystic Fibrosis Transmembrane Conductance Regulator Channels by Phloxine B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208, pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-005-7001-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-7-113⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00097884v1</w:t>
+                <w:t xml:space="preserve">hal-00113816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining low Ca2+ level in the endoplasmic reticulum restores abnormal endogenous F508del-CFTR trafficking in airway epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Norez</w:t>
+                <w:t xml:space="preserve">Evidence that CFTR is expressed in rat tracheal smooth muscle cells and contributes to bronchodilation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Antigny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.562-573. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00409.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-7-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078138v1</w:t>
+                <w:t xml:space="preserve">inserm-00097884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Cystic Fibrosis Transmembrane Conductance Regulator Channel by β-Adrenergic Agonists and Vasoactive Intestinal Peptide in Rat Smooth Muscle Cells and Its Role in Vasorelaxation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">The cystic fibrosis mutation G1349D within the signature motif LSHGH of NBD2 abolishes the activation of CFTR chloride channels by genistein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (20), pp.21160-21168. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (12), pp.2187-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M312199200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120019v1</w:t>
+                <w:t xml:space="preserve">hal-04564678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxin 8 impairs trafficking of cystic fibrosis transmembrane conductance regulator (CFTR) and inhibits its channel activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Derand</w:t>
+                <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bulteau-Pignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Nguyen-Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.01070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.962-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm0308848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119932v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General anesthetic octanol and related compounds activate wild-type and delF508 cystic fibrosis chloride channels.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulation of the Cystic Fibrosis Transmembrane Conductance Regulator Channel by β-Adrenergic Agonists and Vasoactive Intestinal Peptide in Rat Smooth Muscle Cells and Its Role in Vasorelaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (20), pp.21160-21168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M312199200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143529v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cystic fibrosis mutation G1349D within the signature motif LSHGH of NBD2 abolishes the activation of CFTR chloride channels by genistein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Syntaxin 8 impairs trafficking of cystic fibrosis transmembrane conductance regulator (CFTR) and inhibits its channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nacfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Derand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 (10), pp.1923 - 1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04564678v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General anesthetic octanol and related compounds activate wild-type and delF508 cystic fibrosis chloride channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Nguyen-Huy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 919, pp.919</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03610137v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Voltage-dependent Chloride Current Activated by Extracellular Acidic pH in Cultured Rat Sertoli Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14073,51 +14073,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées de Recherche Respiratoire (J2R 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe RESPIRenT (RESeau de Pneumologie en Innovation et Recherche translaTionnelle) de la Société de pneumologie de langue française (SPLF), Oct 2023, Paris, France. pp.226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828420v1</w:t>
@@ -14128,77 +14128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14285,77 +14285,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14562,90 +14562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds for treating cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10414768B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14680,90 +14680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de dérivés des benzo(c)quinoliziniums pour le traitement des pathologies liées aux phénomènes de constriction des cellules musculaires lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 1 509 520 B1. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14798,90 +14798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of benzo(c)quinolizinium derivatives for the treatment of diseases that are linked to smooth muscle cell constriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 20050176747A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -15167,77 +15167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterion CFTR channel modulators, preparation, pharmaceutical compositions, and therapeuthic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR 2861304, US 20060258612, WO 2005039589. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15424,51 +15424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05215781v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05490923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Onn&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2024.116468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468899v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merceron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Llinares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50066-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yefimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Becq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Lavault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2018.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Enel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d Farhat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Seedy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariestya Indah Permata Sari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pasquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buscaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Huguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C132PW53-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Lavault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/32.Supplement_1.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Spanova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Dhayal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel G Morgan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald H&#233;lye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183590" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hensienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel-Delord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02602D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau-Becq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw251" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nelson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Riazanski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve H&#233;ry-Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444256" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.01.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R4G3M6H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Fresquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tay&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118943" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet Souchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990343v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Benz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerbiriou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088964" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jourdain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lengacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.133629" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thassadite Dirami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie da Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.03.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroocq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Sousa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Lucena" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300312" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2S0CR9FN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990355v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chanson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00108" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Odolczyk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Fritsch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302699" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02446189v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girodon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pajaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22129" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D48A8DCEA73A7620E60651B727766E09DE624DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602058v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Gimenez-Maitre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ravoninjatovo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00104111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Molina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.02.037" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02J9VF9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sterlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2011.05.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa P da Cruz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Newberry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.173" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582430v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.200113" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Granio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J D Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Henning" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.056" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582426v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11316160-000000000-00000" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444202v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rafferty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alcolado" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chappe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegried Pelzer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119993v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raveau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(09)60078-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Decheccchi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nicolis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Bezzerri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borgatti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.06.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.134502" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399077v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nacfer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.04.012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N80RX1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402063v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wilke" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dejonge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2007.06.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C60CL9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402085v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. M. Bot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R. de Jonge" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135582" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439706v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Renaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Savineau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00060007" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401936v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bossard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Robay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazade Dahimene" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00445.2005" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397837v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivaudou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.013" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VDL627S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392684v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J.D. Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip H. Karp" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lusky" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0026TE" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dechecchi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vella" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colombatti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0200OC" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113816v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-005-7001-0" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMGF10Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312199200" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119932v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Derand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01070" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564678v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.02.022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3LKVX63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564683v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301096200" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698653v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002329900512" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57DFMLZ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619070v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalevee" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod61.2.343" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165663v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pellen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020544v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mettey" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020546v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kunick" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020556v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383682v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Decout" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05215781v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05490923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Onn&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2024.116468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468899v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merceron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312771" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Llinares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50066-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yefimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Becq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Lavault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2018.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Enel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d Farhat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Seedy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariestya Indah Permata Sari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pasquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Lavault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/32.Supplement_1.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buscaglia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.01.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C132PW53-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nelson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Riazanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve H&#233;ry-Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444256" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Spanova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Dhayal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel G Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald H&#233;lye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183590" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hensienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel-Delord" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02602D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau-Becq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw251" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.01.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R4G3M6H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Fresquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tay&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118943" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet Souchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Benz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerbiriou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Calvez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088964" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jourdain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lengacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boinot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.133629" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thassadite Dirami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie da Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.03.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroocq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Sousa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Lucena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300312" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2S0CR9FN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chanson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00108" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Odolczyk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Fritsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302699" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02446189v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girodon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pajaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22129" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D48A8DCEA73A7620E60651B727766E09DE624DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602058v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Gimenez-Maitre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ravoninjatovo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00104111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580432v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa P da Cruz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Newberry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.173" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Molina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.02.037" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02J9VF9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564655v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clement" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sterlin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2011.05.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582430v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.200113" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Granio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J D Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Henning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.056" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11316160-000000000-00000" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444202v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rafferty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alcolado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chappe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegried Pelzer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raveau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(09)60078-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392599v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Decheccchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nicolis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Bezzerri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borgatti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.06.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392917v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.134502" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399077v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nacfer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.04.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N80RX1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402063v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wilke" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dejonge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2007.06.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C60CL9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402085v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. M. Bot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R. de Jonge" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135582" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401637v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dechecchi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vella" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colombatti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0200OC" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392684v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J.D. Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip H. Karp" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lusky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0026TE" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439706v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Renaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Savineau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00060007" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401936v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bossard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Robay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazade Dahimene" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00445.2005" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397837v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivaudou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VDL627S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113816v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-005-7001-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMGF10Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564678v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.02.022" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3LKVX63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120019v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312199200" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119932v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Derand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01070" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564683v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301096200" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698653v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002329900512" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57DFMLZ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619070v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalevee" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod61.2.343" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165663v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pellen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020544v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mettey" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020546v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kunick" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020556v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383682v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Decout" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>