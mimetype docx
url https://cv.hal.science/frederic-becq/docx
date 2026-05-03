--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -81,13896 +81,14644 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide CIGB‐552 has a synergistic effect on CFTR‐F508del when combined with elexacaftor/tezacaftor/ivacaftor triple therapy for cystic fibrosis</w:t>
+                <w:t xml:space="preserve">Have we been overlooking K channels in the era of CFTR modulators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Simonneau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.70169⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 330 (3), pp.C628-C630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00908.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215781v1</w:t>
+                <w:t xml:space="preserve">hal-05605546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of elexacaftor and bamocaftor on the metabolic and thermal stability of the F508del-CFTR protein in human airway epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative evaluation of TRIDs : a strategy to improve treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hariss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Spelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sandoval Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carrez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">Luca Houpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00011.2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-026-08058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216356v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+                <w:t xml:space="preserve">Peptide CIGB‐552 has a synergistic effect on CFTR‐F508del when combined with elexacaftor/tezacaftor/ivacaftor triple therapy for cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.70169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822274v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling ocular surface ion and water transport by generation of lipid- and mucin-producing human meibomian gland and conjunctival epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Radji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mirval</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Flausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Research Archives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328 (3), pp.C856-C871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00560.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496971v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of elexacaftor and bamocaftor on the metabolic and thermal stability of the F508del-CFTR protein in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Coraux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-03059-8⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00011.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852924v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC transporters involved in respiratory and cholestatic diseases: From rare to very rare monogenic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of elexacaftor and bamocaftor on the metabolic and thermal stability of the F508del-CFTR protein in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Lakli</w:t>
+                <w:t xml:space="preserve">Florian Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Onnée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Falguières</w:t>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329 (5), pp.L583-L597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00011.2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2024.116468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05490923v1</w:t>
+                <w:t xml:space="preserve">hal-05605554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of hypoxia on the ion channels in cystic fibrosis bronchial epithelial cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peptide CIGB‐552 has a synergistic effect on CFTR‐F508del when combined with elexacaftor/tezacaftor/ivacaftor triple therapy for cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.01.014⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182 (24), pp.5988-6006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.70169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040380v1</w:t>
+                <w:t xml:space="preserve">hal-05605549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-faceted nature of 15 CFTR exonic variations: Impact on their functional classification and perspectives for therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Degrugillier</w:t>
+                <w:t xml:space="preserve">Effect of hypoxia on Cystic Fibrosis Transmembrane conductance Regulator channel corrected by Elexacaftor/Tezacaftor/Ivacaftor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khilian Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2022.12.003⟩</w:t>
+              <w:t xml:space="preserve">Medical Research Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18103/mra.v12i2.4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913493v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The F508del-CFTR trafficking correctors elexacaftor and tezacaftor are CFTR-independent Ca2+-mobilizing agonists normalizing abnormal Ca2+ levels in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-03059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352015v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelinosome organelles in the retina of r6/1 huntington disease (Hd) mice: ubiquitous distribution and possible role in disease spreading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Merceron</w:t>
+                <w:t xml:space="preserve">ABC transporters involved in respiratory and cholestatic diseases: From rare to very rare monogenic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Onnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falguières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222312771⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.116468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2024.116468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468899v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR et mucoviscidose, une histoire cinquantenaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khilian Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021089⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (3), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273144v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase C controls chloride-dependent short-circuit current in human bronchial epithelial cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">The impact of hypoxia on the ion channels in cystic fibrosis bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00437.2019⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.230-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040390v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chandran Nagaraj</w:t>
+                <w:t xml:space="preserve">The multi-faceted nature of 15 CFTR exonic variations: Impact on their functional classification and perspectives for therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00653-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499886v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00295⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557014v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924784v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase imaging to study transmembrane water fluxes regulated by CFTR and AQP3 in living human airway epithelial CFBE cells and CHO cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CFTR et mucoviscidose, une histoire cinquantenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233439⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.654-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113355v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on TRP channels in cystic fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Phospholipase C controls chloride-dependent short-circuit current in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (2), pp.L205-L219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00437.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484344v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term consequences of F508del-CFTR thermal instability on CFTR-dependent transepithelial currents in human airway epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Froux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Rosa Ghigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandran Nagaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50066-7⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (5), pp.2000653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00653-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541618v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the cellular and molecular aspects of cystic fibrosis transmembrane conductance regulator (CFTR) and male fertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M-T Lavault</w:t>
+                <w:t xml:space="preserve">Myelinosome organelles in the retina of r6/1 huntington disease (Hd) mice: ubiquitous distribution and possible role in disease spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.12771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222312771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976465v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transalpinecine and Analogues: First Total Synthesis, Stereochemical Revision and Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mirval</w:t>
+                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.112116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330547v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of cellular membrane properties as a potential therapeutic strategy to counter lipointoxication in obstructive pulmonary diseases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Quantitative phase imaging to study transmembrane water fluxes regulated by CFTR and AQP3 in living human airway epithelial CFBE cells and CHO cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Llinares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.06.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541917v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the cystic fibrosis transmembrane regulator and the development of new precision drugs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Precision Medicine and Drug Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23808993.2018.1547109⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192898v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In cellulo analyses of the p.Val322Ala mutation on the CFTR protein conformation and activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term consequences of F508del-CFTR thermal instability on CFTR-dependent transepithelial currents in human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.13729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541918v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous mutation of CFTR gene leads to activation of autophagy in Sertoli cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on TRP channels in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/32.Supplement_1.1⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.29 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688588v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transalpinecine and Analogues: First Total Synthesis, Stereochemical Revision and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudoin-Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane André-Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00195⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1830-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191777v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calumenin contributes to ER-Ca2+ homeostasis in bronchial epithelial cells expressing WT and F508del mutated CFTR and to F508del-CFTR retention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Buscaglia</w:t>
+                <w:t xml:space="preserve">Update on the cellular and molecular aspects of cystic fibrosis transmembrane conductance regulator (CFTR) and male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Norez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Huguet</w:t>
+                <w:t xml:space="preserve">F Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-T Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2017.01.011⟩</w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (341), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541923v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Innate and Adaptive Immunity by (R)-Roscovitine: Potential Therapeutic Opportunity in Cystic Fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Héry-Arnaud</w:t>
+                <w:t xml:space="preserve">Modulation of cellular membrane properties as a potential therapeutic strategy to counter lipointoxication in obstructive pulmonary diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000444256⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1864 (9), pp.3069-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042979v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulating the cystic fibrosis transmembrane regulator and the development of new precision drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Precision Medicine and Drug Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23808993.2018.1547109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437131v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting surface voids to counter membrane disorders in lipointoxication-related diseases.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reynald Hélye</w:t>
+                <w:t xml:space="preserve">In cellulo analyses of the p.Val322Ala mutation on the CFTR protein conformation and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raëd Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman El-Seedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariestya Indah Permata Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.183590⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (8), pp.367-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337179v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of catalytic C–H amination in polyoxygenated cyclobutanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5OB02602D⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410808v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelinosomes act as natural secretory organelles in Sertoli cells to prevent accumulation of aggregate-prone mutant Huntingtin and CFTR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
+                <w:t xml:space="preserve">Calumenin contributes to ER-Ca2+ homeostasis in bronchial epithelial cells expressing WT and F508del mutated CFTR and to F508del-CFTR retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddw251⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686913v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low PLC-δ1 expression in cystic fibrosis bronchial epithelial cells induces upregulation of TRPV6 channel activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterozygous mutation of CFTR gene leads to activation of autophagy in Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Lavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.11.005⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (suppl_1), pp.i159-i159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/32.Supplement_1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541945v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting CFTR activity with front-runner cystic fibrosis drugs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.01.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177773v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERCA and PMCA pumps contribute to the deregulation of Ca(2+) homeostasis in human CF epithelial cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Targeting surface voids to counter membrane disorders in lipointoxication-related diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Spanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Dhayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel G Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Hélye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (12), pp.2368-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.183590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134260v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Pushing the limits of catalytic C–H amination in polyoxygenated cyclobutanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Hensienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wencel-Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Sidelarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 (43), pp.10734-10744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.2780-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB02602D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500682v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional tandem between transient receptor potential canonical channels 6 and calcium-dependent chloride channels in human epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jayle</w:t>
+                <w:t xml:space="preserve">Myelinosomes act as natural secretory organelles in Sertoli cells to prevent accumulation of aggregate-prone mutant Huntingtin and CFTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau-Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.4170-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddw251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541933v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Modulating Innate and Adaptive Immunity by (R)-Roscovitine: Potential Therapeutic Opportunity in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Riazanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Gabdoulkhakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Héry-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.330-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000444256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04541937v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the Cdc42 Pathway in CFTR Post-Translational Turnover and in Its Plasma Membrane Stability in Airway Epithelial Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">SERCA and PMCA pumps contribute to the deregulation of Ca(2+) homeostasis in human CF epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118943⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (5), pp.892-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141771v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function, pharmacological correction and maturation of new Indian CFTR gene mutations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (43), pp.10734-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099879v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The low PLC-δ1 expression in cystic fibrosis bronchial epithelial cells induces upregulation of TRPV6 channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311606v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting CFTR activity with front-runner cystic fibrosis drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990346v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of chloride transport defect by gonadotropin-releasing hormone (GnRH) in cystic fibrosis epithelial cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Calvez</w:t>
+                <w:t xml:space="preserve">A functional tandem between transient receptor potential canonical channels 6 and calcium-dependent chloride channels in human epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088964⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 765, pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990343v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human CFTR protein expressed in CHO cells activates aquaporin-3 in a cAMP-dependent pathway: study by digital holographic microscopy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vasorelaxation induced by dodoneine is mediated by calcium channels blockade and carbonic anhydrase inhibition on vascular smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre J Magistretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.133629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990312v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Involvement of the Cdc42 Pathway in CFTR Post-Translational Turnover and in Its Plasma Membrane Stability in Airway Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Métayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.e0118943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04040435v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function, pharmacological correction and maturation of new Indian CFTR gene mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.12859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041398v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypotensive agent dodoneine inhibits L-type Ca2+ current with negative inotropic effect on rat heart.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bois</w:t>
+                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hirokami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.01.059⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (44), pp.8977-8996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990335v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANO1 contributes to angiotensin-II-activated Ca2+-dependent Cl- current in human atrial fibroblasts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.12.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990329v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Improvement of chloride transport defect by gonadotropin-releasing hormone (GnRH) in cystic fibrosis epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.05.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990531v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+                <w:t xml:space="preserve">The human CFTR protein expressed in CHO cells activates aquaporin-3 in a cAMP-dependent pathway: study by digital holographic microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lengacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J Magistretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (Pt 3), pp.546-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.133629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00907930v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bronchorelaxation of the human bronchi by CFTR activators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990546v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missense mutations in SLC26A8, encoding a sperm-specific activator of CFTR, are associated with human asthenozoospermia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Escalier</w:t>
+                <w:t xml:space="preserve">The hypotensive agent dodoneine inhibits L-type Ca2+ current with negative inotropic effect on rat heart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.03.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 728, pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990664v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of functional CFTR channels in cystic fibrosis: a dramatic multivalent effect using iminosugar cluster-based correctors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rodríguez-Lucena</w:t>
+                <w:t xml:space="preserve">Roscovitine is a proteostasis regulator that corrects the trafficking defect of F508del-CFTR by a CDK-independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300312⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (21), pp.4831-4849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990168v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to circumvent the CFTR defect in cystic fibrosis.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ANO1 contributes to angiotensin-II-activated Ca2+-dependent Cl- current in human atrial fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2013.00108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.12-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990355v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of novel potent ΔF508-CFTR correctors that target the nucleotide binding domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melanie Faria da Cunha</w:t>
+                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Waldo Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201302699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7380-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990522v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990166v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR mutation combinations producing frequent complex alleles with different clinical and functional outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Pasquet</w:t>
+                <w:t xml:space="preserve">Missense mutations in SLC26A8, encoding a sperm-specific activator of CFTR, are associated with human asthenozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thassadite Dirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.22129⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (5), pp.760-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02446189v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit of osteoprotegerin release by osteoblasts from a patient with cystic fibrosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ravoninjatovo</w:t>
+                <w:t xml:space="preserve">Rescue of functional CFTR channels in cystic fibrosis: a dramatic multivalent effect using iminosugar cluster-based correctors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodríguez-Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00104111⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (15), pp.2050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00602058v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-C-Me-DAB and 4-C-Me-LAB - enantiomeric alkyl-branched pyrrolidine iminosugars - are specific and potent α-glucosidase inhibitors; acetone as the sole protecting group.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies to circumvent the CFTR defect in cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.10.173⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2013.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580432v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
+                <w:t xml:space="preserve">Discovery of novel potent ΔF508-CFTR correctors that target the nucleotide binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Odolczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Faria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (10), pp.1484 - 1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201302699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00560900v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664651v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expeditious access to 5-pyrimidinol derivatives from cyclic methylglyoxal diadducts, formation of argpyrimidines under physiological conditions and discovery of new CFTR inhibitors.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Effect of VX-770 (ivacaftor) and OAG on Ca2+ influx and CFTR activity in G551D and F508del-CFTR expressing cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.02.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.584-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00582439v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Deficit of osteoprotegerin release by osteoblasts from a patient with cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Gimenez-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Raveau</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ravoninjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (3), pp.780-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00104111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559252v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00602058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">CFTR mutation combinations producing frequent complex alleles with different clinical and functional outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman El-Seedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Girodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pajaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ob05119a⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (11), pp.1557-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608881v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of wild-type, F508del- and G551D-CFTR chloride channels by non-toxic modified pyrrolo[2,3-b]pyrazine derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Faveau</w:t>
+                <w:t xml:space="preserve">From the vasodilator and hypotensive effects of an extract fraction from Agelanthus dodoneifolius (DC) Danser (Loranthaceae) to the active compound dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192023v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orphan Missense Mutations in the Cystic Fibrosis Transmembrane Conductance Regulator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">CFTR and Ca2+ Signaling in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564655v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+                <w:t xml:space="preserve">An expeditious access to 5-pyrimidinol derivatives from cyclic methylglyoxal diadducts, formation of argpyrimidines under physiological conditions and discovery of new CFTR inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), pp.1935-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559199v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient receptor potential canonical channel 6 links Ca2+ mishandling to cystic fibrosis transmembrane conductance regulator channel dysfunction in cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2009-0347OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561612v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR channels and adenosine triphosphate release: the impossible rendez-vous revisited in skeletal muscle.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ardes-Guisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Reinkensmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D Butters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2010.200113⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (15), pp.5373-5388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob05119a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582430v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus 5-fiber 35 chimeric vector mediates efficient apical correction of the cystic fibrosis transmembrane conductance regulator defect in cystic fibrosis primary airway epithelia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Stimulation of wild-type, F508del- and G551D-CFTR chloride channels by non-toxic modified pyrrolo[2,3-b]pyrazine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Faveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2009.056⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580553v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark R Wormald</w:t>
+                <w:t xml:space="preserve">Orphan Missense Mutations in the Cystic Fibrosis Transmembrane Conductance Regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Sterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.05.131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.520-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00580537v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator modulators for personalized drug treatment of cystic fibrosis: progress to date.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4-C-Me-DAB and 4-C-Me-LAB - enantiomeric alkyl-branched pyrrolidine iminosugars - are specific and potent α-glucosidase inhibitors; acetone as the sole protecting group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa P da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Newberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wormald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D Butters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/11316160-000000000-00000⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.10.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582426v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFTR channels and adenosine triphosphate release: the impossible rendez-vous revisited in skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.120683⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 588 (Pt 23), pp.4605-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2010.200113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582442v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of mitochondria Ca2+ uptake in cystic fibrosis airway epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Adenovirus 5-fiber 35 chimeric vector mediates efficient apical correction of the cystic fibrosis transmembrane conductance regulator defect in cystic fibrosis primary airway epithelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Granio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine J D Ashbourne Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.02.003⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.251-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2009.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04040455v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cystic fibrosis respiratory epithelial cell chronically treated by miglustat acquires a non-cystic fibrosis-like phenotype.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo A. Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wormald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2008-0285OC⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (32), pp.4170-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.05.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444213v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of functional F508del cystic fibrosis transmembrane conductance regulator by vasoactive intestinal peptide in the human nasal epithelial cell line JME/CF15.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator modulators for personalized drug treatment of cystic fibrosis: progress to date.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (3), pp.241-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/11316160-000000000-00000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444202v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiRNA calnexin promotes endogenous F508del-CFTR trafficking</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1569-1993(09)60078-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (29), pp.22132-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.120683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119993v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory effect of miglustat in bronchial epithelial cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2008.06.002⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.451-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392599v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome-Dependent Pharmacological Rescue of Cystic Fibrosis Transmembrane Conductance Regulator Revealed by Mutation of Glycine 622</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.134502⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392917v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A cystic fibrosis respiratory epithelial cell chronically treated by miglustat acquires a non-cystic fibrosis-like phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2008-0285OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00392424v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal SNARE proteins regulate CFTR activity and trafficking in epithelial cells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Rescue of functional F508del cystic fibrosis transmembrane conductance regulator by vasoactive intestinal peptide in the human nasal epithelial cell line JME/CF15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alcolado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melin</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegried Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 331 (1), pp.2-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00399077v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9-Phenanthrol inhibits human TRPM4 but not TRPM5 cationic channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">SiRNA calnexin promotes endogenous F508del-CFTR trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Mettey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjp.2008.38⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.S19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-1993(09)60078-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393981v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Dysfunction of mitochondria Ca2+ uptake in cystic fibrosis airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Frieden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-9-70⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119859v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of salivary secretion in vivo by CFTR potentiators in Cftr+/+ and Cftr−/− mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormal spatial diffusion of Ca2+ in F508del-CFTR airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2007.06.005⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-9-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00402063v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel improvement of sodium and chloride transport defects by miglustat (n-butyldeoxynojyrimicin) in cystic fibrosis epithelial cells.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-inflammatory effect of miglustat in bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Decheccchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Bezzerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borgatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.135582⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.555-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402085v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of alpha-aminoazaheterocycle-methylglyoxal adducts as a new class of high affinity inhibitors of CFTR chloride channels.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteasome-Dependent Pharmacological Rescue of Cystic Fibrosis Transmembrane Conductance Regulator Revealed by Mutation of Glycine 622</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Pharmacol. Exp. Ther.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.123307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.134502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383202v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPB-07 Reduces the Inflammatory Response to Pseudomonas aeruginosa in CF Bronchial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Colombatti</w:t>
+                <w:t xml:space="preserve">Guanabenz, an α2-selective adrenergic agonist, activates Ca2+-dependent chloride currents in cystic fibrosis human airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0200OC⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 592 (1-3), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.06.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401637v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Localization and Activity of Ad-Delivered GFP-CFTR in Airway Epithelial and Tracheal Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Endosomal SNARE proteins regulate CFTR activity and trafficking in epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nacfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monika Lusky</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2007-0026TE⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 314 (11-12), pp.2199-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392684v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Elucidation of a Dihydropyranone from Tapinanthus dodoneifolius</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+                <w:t xml:space="preserve">9-Phenanthrol inhibits human TRPM4 but not TRPM5 cationic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np070355x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (8), pp.1697-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjp.2008.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00389669v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Jougla</w:t>
+                <w:t xml:space="preserve">Stimulation of salivary secretion in vivo by CFTR potentiators in Cftr+/+ and Cftr−/− mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dejonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (2), pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2007.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389815v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and function of cystic fibrosis transmembrane conductance regulator in rat intrapulmonary arteries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guibert</w:t>
+                <w:t xml:space="preserve">Parallel improvement of sodium and chloride transport defects by miglustat (n-butyldeoxynojyrimicin) in cystic fibrosis epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice G. M. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo R. de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00060007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 325 (1), pp.1016-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.135582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439706v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHE-RF1 protein rescues DeltaF508-CFTR function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Structure Elucidation of a Dihydropyranone from Tapinanthus dodoneifolius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00445.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (12), pp.2006-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np070355x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401936v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Transient receptor potential vanilloid 1 (TRPV1) channels in cultured rat Sertoli cells regulate an acid sensing chloride channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2007.05.002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2), pp.476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389764v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR inhibition by glibenclamide requires a positive charge in cytoplasmic loop three</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Expression and function of cystic fibrosis transmembrane conductance regulator in rat intrapulmonary arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Savineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.05.013⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00060007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00397837v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining low Ca2+ level in the endoplasmic reticulum restores abnormal endogenous F508del-CFTR trafficking in airway epithelial cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NHE-RF1 protein rescues DeltaF508-CFTR function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Robay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toumaniantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehrazade Dahimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00409.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (5), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00445.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078138v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Calcium homeostasis is abnormal in cystic fibrosis airway epithelial cells but is normalized after rescue of F508del-CFTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2007.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040482v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CFTR inhibition by glibenclamide requires a positive charge in cytoplasmic loop three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768 (10), pp.2438-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900616v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycine Residues G551 and G1349 within the ATP-Binding Cassette Signature Motifs Play Critical Roles in the Activation and Inhibition of Cystic Fibrosis Transmembrane Conductance Regulator Channels by Phloxine B</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MPB-07 Reduces the Inflammatory Response to Pseudomonas aeruginosa in CF Bronchial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Dechecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Bezzerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Colombatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-005-7001-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (5), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0200OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00113816v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that CFTR is expressed in rat tracheal smooth muscle cells and contributes to bronchodilation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Discovery of alpha-aminoazaheterocycle-methylglyoxal adducts as a new class of high affinity inhibitors of CFTR chloride channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guibert</w:t>
+                <w:t xml:space="preserve">M.-C. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">J. Pharmacol. Exp. Ther.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1023-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-7-113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.123307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00097884v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cystic fibrosis mutation G1349D within the signature motif LSHGH of NBD2 abolishes the activation of CFTR chloride channels by genistein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Cellular Localization and Activity of Ad-Delivered GFP-CFTR in Airway Epithelial and Tracheal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Granio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine J.D. Ashbourne Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip H. Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lusky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.02.022⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2007-0026TE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564678v1</w:t>
+                <w:t xml:space="preserve">hal-00392684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dung Nguyen-Huy</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm0308848⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03610137v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Cystic Fibrosis Transmembrane Conductance Regulator Channel by β-Adrenergic Agonists and Vasoactive Intestinal Peptide in Rat Smooth Muscle Cells and Its Role in Vasorelaxation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Pharmacological profile of inhibition of the chloride channels activated by extracellular acid in cultured rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M312199200⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120019v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxin 8 impairs trafficking of cystic fibrosis transmembrane conductance regulator (CFTR) and inhibits its channel activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">The Glycine Residues G551 and G1349 within the ATP-Binding Cassette Signature Motifs Play Critical Roles in the Activation and Inhibition of Cystic Fibrosis Transmembrane Conductance Regulator Channels by Phloxine B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.01070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208, pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-005-7001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119932v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General anesthetic octanol and related compounds activate wild-type and delF508 cystic fibrosis chloride channels.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence that CFTR is expressed in rat tracheal smooth muscle cells and contributes to bronchodilation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-7-113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143529v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00097884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Voltage-dependent Chloride Current Activated by Extracellular Acidic pH in Cultured Rat Sertoli Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">Maintaining low Ca2+ level in the endoplasmic reticulum restores abnormal endogenous F508del-CFTR trafficking in airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M301096200⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.562-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564683v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator (CFTR) confers glibenclamide sensivity to outwardly rectifying chloride channel (ORCC) in Hi-5 insect cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gola</w:t>
+                <w:t xml:space="preserve">Regulation of the Cystic Fibrosis Transmembrane Conductance Regulator Channel by β-Adrenergic Agonists and Vasoactive Intestinal Peptide in Rat Smooth Muscle Cells and Its Role in Vasorelaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002329900512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (20), pp.21160-21168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M312199200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02698653v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">General anesthetic octanol and related compounds activate wild-type and delF508 cystic fibrosis chloride channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 919, pp.919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaxin 8 impairs trafficking of cystic fibrosis transmembrane conductance regulator (CFTR) and inhibits its channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nacfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Derand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 (10), pp.1923 - 1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cystic fibrosis mutation G1349D within the signature motif LSHGH of NBD2 abolishes the activation of CFTR chloride channels by genistein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (12), pp.2187-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bulteau-Pignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Nguyen-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.962-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm0308848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Voltage-dependent Chloride Current Activated by Extracellular Acidic pH in Cultured Rat Sertoli Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (21), pp.19230-19236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M301096200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator (CFTR) confers glibenclamide sensivity to outwardly rectifying chloride channel (ORCC) in Hi-5 insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 168 (3), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002329900512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acute effects of adenosine triphosphates, cyclic 3 ',5 '-adenosine monophosphates, and follicle-stimulating hormone on cytosolic calcium level in cultured immature rat Sertoli cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 61 (2), pp.343-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod61.2.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13980,288 +14728,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypoxia in Cystic Fibrosis bronchial epithelial cells: Focus on CFTR and TRPA1 channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khilian Pascarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées de Recherche Respiratoire (J2R 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe RESPIRenT (RESeau de Pneumologie en Innovation et Recherche translaTionnelle) de la Société de pneumologie de langue française (SPLF), Oct 2023, Paris, France. pp.226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14271,154 +15019,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14428,104 +15176,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute une histoire...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, http://www.mucoviscidose-cftr.com/2012/05/28/toute-une-histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14535,749 +15283,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds for treating cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10414768B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de dérivés des benzo(c)quinoliziniums pour le traitement des pathologies liées aux phénomènes de constriction des cellules musculaires lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 1 509 520 B1. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of benzo(c)quinolizinium derivatives for the treatment of diseases that are linked to smooth muscle cell constriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 20050176747A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de dérivés de pyrrolo-pyrazines pour la fabrication de médicaments pour le traitement de la mucoviscidose et de la maladies liées a un défaut d'adressage des protéines dans les cellules.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Utilisations de la kenpaullone pour une thérapie de la mucoviscidose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patent n° : FR04 10 962. 2004</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kunick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : FR04 10961. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020544v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations de la kenpaullone pour une thérapie de la mucoviscidose.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Utilisation de dérivés de pyrrolo-pyrazines pour la fabrication de médicaments pour le traitement de la mucoviscidose et de la maladies liées a un défaut d'adressage des protéines dans les cellules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patent n° : FR04 10961. 2004</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : FR04 10 962. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020546v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations de dérivés de purines pour la fabrication de médicaments pour le traitement de la mucoviscidose et de maladies liées a un défaut d'adressage des protéines dans les cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR 04 10 958. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterion CFTR channel modulators, preparation, pharmaceutical compositions, and therapeuthic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Decout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR 2861304, US 20060258612, WO 2005039589. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId529"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15424,51 +16172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05215781v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05490923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Onn&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2024.116468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468899v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merceron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312771" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Llinares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50066-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yefimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Becq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Lavault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2018.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Enel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d Farhat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Seedy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariestya Indah Permata Sari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pasquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Lavault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/32.Supplement_1.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buscaglia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.01.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C132PW53-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nelson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Riazanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve H&#233;ry-Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444256" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Spanova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Dhayal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel G Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald H&#233;lye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183590" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hensienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel-Delord" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02602D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau-Becq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw251" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.01.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R4G3M6H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Fresquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tay&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118943" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet Souchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Benz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerbiriou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Calvez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088964" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jourdain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lengacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boinot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.133629" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thassadite Dirami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie da Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.03.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroocq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Sousa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Lucena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300312" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2S0CR9FN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chanson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00108" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Odolczyk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Fritsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302699" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02446189v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girodon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pajaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22129" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D48A8DCEA73A7620E60651B727766E09DE624DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602058v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Gimenez-Maitre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ravoninjatovo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00104111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580432v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa P da Cruz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Newberry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.173" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Molina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.02.037" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02J9VF9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564655v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clement" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sterlin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2011.05.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582430v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.200113" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Granio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J D Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Henning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.056" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11316160-000000000-00000" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444202v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rafferty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alcolado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chappe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegried Pelzer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raveau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(09)60078-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392599v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Decheccchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nicolis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Bezzerri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borgatti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.06.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392917v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.134502" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399077v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nacfer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.04.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N80RX1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402063v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wilke" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dejonge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2007.06.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C60CL9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402085v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. M. Bot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R. de Jonge" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135582" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401637v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dechecchi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vella" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colombatti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0200OC" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392684v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J.D. Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip H. Karp" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lusky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0026TE" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439706v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Renaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Savineau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00060007" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401936v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bossard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Robay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazade Dahimene" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00445.2005" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397837v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivaudou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VDL627S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113816v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-005-7001-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMGF10Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564678v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.02.022" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3LKVX63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120019v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312199200" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119932v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Derand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01070" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564683v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301096200" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698653v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002329900512" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57DFMLZ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619070v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalevee" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod61.2.343" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165663v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pellen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020544v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mettey" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020546v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kunick" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020556v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383682v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Decout" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00908.2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hariss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Spelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Damy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Houpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-08058-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05215781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Radji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Flausse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00560.2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00011.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khilian Pascarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v12i2.4909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fixe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-03059-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05490923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Onn&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2024.116468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pascarel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00437.2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468899v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merceron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312771" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Llinares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50066-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Enel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yefimova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Becq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Lavault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2018.11.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.06.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BPB2418-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d Farhat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Seedy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariestya Indah Permata Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pasquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.06.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buscaglia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2017.01.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C132PW53-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688588v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Lavault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/32.Supplement_1.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Spanova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Dhayal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel G Morgan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald H&#233;lye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Nocquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hensienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel-Delord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02602D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau-Becq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw251" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02042979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nelson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Riazanski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve H&#233;ry-Arnaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444256" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.01.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R4G3M6H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vachel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386XBL2K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.01.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bertrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2015.08.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ouedraogo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTBGC8CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Fresquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tay&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118943" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet Souchet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.06.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Benz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerbiriou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088964" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jourdain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lengacher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boinot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.133629" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2013.06.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CV017T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.01.059" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPD13WD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Norez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12859" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thassadite Dirami" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie da Silva" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.03.016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroocq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Sousa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Lucena" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2S0CR9FN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chanson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00108" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Odolczyk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Fritsch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302699" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990531v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.05.008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602058v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Gimenez-Maitre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ravoninjatovo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00104111" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02446189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girodon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pajaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22129" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D48A8DCEA73A7620E60651B727766E09DE624DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560900v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vardelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coustard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.10.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1T4S1BR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664651v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00067" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582439v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Molina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.02.037" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02J9VF9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559252v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raveau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2009-0347OC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clement" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sterlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2011.05.004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580432v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa P da Cruz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Newberry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.173" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.200113" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Granio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J D Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Henning" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.056" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582426v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11316160-000000000-00000" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444213v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Noel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2008-0285OC" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rafferty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alcolado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chappe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegried Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119993v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raveau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(09)60078-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040455v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girardin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frieden" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.02.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLQPQZV4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119859v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-9-70" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392599v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Decheccchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nicolis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Bezzerri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borgatti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.06.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392917v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.134502" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392424v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.06.103" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51N452T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399077v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nacfer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.04.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32N80RX1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393981v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Launay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjp.2008.38" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402063v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wilke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dejonge" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2007.06.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C60CL9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. M. Bot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R. de Jonge" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135582" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389669v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070355x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZJ2015PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389815v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auzanneau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jougla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.09.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07GVRZ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439706v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Renaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Savineau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00060007" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401936v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bossard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Robay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toumaniantz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazade Dahimene" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00445.2005" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389764v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2007.05.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR8RQ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397837v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivaudou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VDL627S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401637v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Dechecchi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vella" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colombatti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0200OC" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392684v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J.D. Ashbourne Excoffon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip H. Karp" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lusky" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0026TE" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040482v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006013" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900616v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113816v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-005-7001-0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMGF10Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00097884v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-7-113" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00409.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120019v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312199200" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119932v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Derand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01070" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564678v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.02.022" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3LKVX63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564683v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301096200" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698653v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verrier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002329900512" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57DFMLZ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619070v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalevee" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod61.2.343" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828420v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165663v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pellen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768593v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Decout" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020546v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kunick" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020544v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mettey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020556v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383682v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Decout" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>