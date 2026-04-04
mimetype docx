--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -278,165 +278,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau, élément (re)fondateur d’identités territoriales</w:t>
+                <w:t xml:space="preserve">Allons-nous manquer d'espaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Technica Napocensis : Civil Engineering &amp; Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (3), pp.116-133</w:t>
+              <w:t xml:space="preserve">M3 : société urbaine et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dossier la place des morts, 6, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938679v1</w:t>
+                <w:t xml:space="preserve">hal-01938730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allons-nous manquer d'espaces ?</w:t>
+                <w:t xml:space="preserve">L’eau, élément (re)fondateur d’identités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M3 : société urbaine et action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dossier la place des morts, 6, pp.47-49</w:t>
+              <w:t xml:space="preserve">Acta Technica Napocensis : Civil Engineering &amp; Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp.116-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938730v1</w:t>
+                <w:t xml:space="preserve">hal-01938679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -678,272 +678,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation et valorisation de la ressource en eau brute</w:t>
+                <w:t xml:space="preserve">Le décret de prairial et l'architecture funéraire. Etudes de cas du Grand Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bernard Landau; Youssef Diab. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régis Bertrand; Anne Carol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résilience, vulnérabilité des territoires et génie urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIVP-Presse des Ponts, pp.135-146, 2016</w:t>
+              <w:t xml:space="preserve">Aux origines des cimetières contemporains. Les réformes funéraires de l'Europe occidentale XVIIIe-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.225-237, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938724v1</w:t>
+                <w:t xml:space="preserve">hal-01938530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux et réseaux des topiques</w:t>
+                <w:t xml:space="preserve">Préservation et valorisation de la ressource en eau brute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Daëron. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Landau; Youssef Diab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Topiques. L'utopique désir d'habiter les flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREE Editions (Be Médias), 2016</w:t>
+              <w:t xml:space="preserve">Résilience, vulnérabilité des territoires et génie urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIVP-Presse des Ponts, pp.135-146, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938717v1</w:t>
+                <w:t xml:space="preserve">hal-01938724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décret de prairial et l'architecture funéraire. Etudes de cas du Grand Empire</w:t>
+                <w:t xml:space="preserve">Eaux et réseaux des topiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Régis Bertrand; Anne Carol. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maytraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Daëron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines des cimetières contemporains. Les réformes funéraires de l'Europe occidentale XVIIIe-XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.225-237, 2016</w:t>
+              <w:t xml:space="preserve">Les Topiques. L'utopique désir d'habiter les flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREE Editions (Be Médias), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938530v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche du cimetière français contemporain : autour de l'œuvre de Robert Auzelle</w:t>
               </w:r>
@@ -1510,51 +1510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938509v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guilbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lampariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Groaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fruiqui&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eleb-Harl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938509v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guilbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lampariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Groaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fruiqui&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eleb-Harl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>