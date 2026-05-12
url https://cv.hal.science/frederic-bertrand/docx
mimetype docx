--- v1 (2026-04-04)
+++ v2 (2026-05-12)
@@ -278,165 +278,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allons-nous manquer d'espaces ?</w:t>
+                <w:t xml:space="preserve">L’eau, élément (re)fondateur d’identités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M3 : société urbaine et action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dossier la place des morts, 6, pp.47-49</w:t>
+              <w:t xml:space="preserve">Acta Technica Napocensis : Civil Engineering &amp; Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp.116-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938730v1</w:t>
+                <w:t xml:space="preserve">hal-01938679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau, élément (re)fondateur d’identités territoriales</w:t>
+                <w:t xml:space="preserve">Allons-nous manquer d'espaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Technica Napocensis : Civil Engineering &amp; Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (3), pp.116-133</w:t>
+              <w:t xml:space="preserve">M3 : société urbaine et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dossier la place des morts, 6, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938679v1</w:t>
+                <w:t xml:space="preserve">hal-01938730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1510,51 +1510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938509v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guilbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lampariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Groaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fruiqui&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eleb-Harl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938509v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guilbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lampariello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Groaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fruiqui&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eleb-Harl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>