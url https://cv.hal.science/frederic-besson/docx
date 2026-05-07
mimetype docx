--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -195,51 +195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
+                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -248,102 +248,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
+              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656895v1</w:t>
+                <w:t xml:space="preserve">hal-02401182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
+                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -352,78 +352,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401182v1</w:t>
+                <w:t xml:space="preserve">hal-01656895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Resource Access Control on Mobile Interactive Devices</w:t>
               </w:r>
@@ -1422,252 +1422,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Sandboxes: Formally Verified Software Fault Isolation</w:t>
+                <w:t xml:space="preserve">Information-Flow Preservation in Compiler Optimisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSF 2019 - 32nd IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hoboken, United States. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316189v1</w:t>
+                <w:t xml:space="preserve">hal-02180303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-Flow Preservation in Compiler Optimisations</w:t>
+                <w:t xml:space="preserve">Compiling Sandboxes: Formally Verified Software Fault Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2019 - 32nd IEEE Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.499-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180303v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Compilation Against Memory Probing</w:t>
               </w:r>
@@ -2565,269 +2565,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Information Flow Monitoring Against Web Tracking</w:t>
+                <w:t xml:space="preserve">Result Certification of Static Program Analysers with Automated Theorem Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF - 2013 IEEE 26th Computer Security Foundations Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSTTE 2013 - Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atherthon, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924138v1</w:t>
+                <w:t xml:space="preserve">hal-00924167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result Certification of Static Program Analysers with Automated Theorem Provers</w:t>
+                <w:t xml:space="preserve">Hybrid Information Flow Monitoring Against Web Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSTTE 2013 - Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSF - 2013 IEEE 26th Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2013.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924167v1</w:t>
+                <w:t xml:space="preserve">hal-00924138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular SMT Proofs for Fast Reflexive Checking inside Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nelson-Oppen based Proof System using Theory Specific Proof Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3351,213 +3351,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPA beats oo-CFA</w:t>
+                <w:t xml:space="preserve">Certified Static Analysis by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTfJP '09 - Proceedings of the 11th International Workshop on Formal Techniques for Java-like Programs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of Security Analysis and Design V (FOSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bertinoro, Italy. pp.223-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780389v1</w:t>
+                <w:t xml:space="preserve">inria-00538753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Static Analysis by Abstract Interpretation</w:t>
+                <w:t xml:space="preserve">CPA beats oo-CFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Security Analysis and Design V (FOSAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FTfJP '09 - Proceedings of the 11th International Workshop on Formal Techniques for Java-like Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1557898.1557905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538753v1</w:t>
+                <w:t xml:space="preserve">hal-00780389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing stack maps with interfaces</w:t>
               </w:r>
@@ -4707,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04762503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65627-9_16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04893360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8664-4_22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Raimondi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610612.3610618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528535.3565242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264820.3264822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99725-4_12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11599-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2013.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557898.1557905" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984654v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433820v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200724v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04762503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65627-9_16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04893360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8664-4_22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Raimondi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610612.3610618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528535.3565242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264820.3264822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99725-4_12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11599-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2013.23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557898.1557905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984654v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433820v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200724v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>