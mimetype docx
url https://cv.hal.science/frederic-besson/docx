--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -195,51 +195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
+                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -248,102 +248,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401182v1</w:t>
+                <w:t xml:space="preserve">hal-01656895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
+                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -352,78 +352,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
+              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656895v1</w:t>
+                <w:t xml:space="preserve">hal-02401182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Resource Access Control on Mobile Interactive Devices</w:t>
               </w:r>
@@ -1422,460 +1422,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-Flow Preservation in Compiler Optimisations</w:t>
+                <w:t xml:space="preserve">Compiling Sandboxes: Formally Verified Software Fault Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2019 - 32nd IEEE Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.499-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180303v1</w:t>
+                <w:t xml:space="preserve">hal-02316189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Sandboxes: Formally Verified Software Fault Isolation</w:t>
+                <w:t xml:space="preserve">Information-Flow Preservation in Compiler Optimisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSF 2019 - 32nd IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hoboken, United States. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316189v1</w:t>
+                <w:t xml:space="preserve">hal-02180303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Compilation Against Memory Probing</w:t>
+                <w:t xml:space="preserve">Modular Software Fault Isolation as Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAS '18 - 13th Workshop on Programming Languages and Analysis for Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3264820.3264822⟩</w:t>
+              <w:t xml:space="preserve">SAS 2018 - 25th International Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany. pp.166-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99725-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901765v1</w:t>
+                <w:t xml:space="preserve">hal-01894116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Software Fault Isolation as Abstract Interpretation</w:t>
+                <w:t xml:space="preserve">Securing Compilation Against Memory Probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS 2018 - 25th International Static Analysis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany. pp.166-186, </w:t>
+              <w:t xml:space="preserve">PLAS '18 - 13th Workshop on Programming Languages and Analysis for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toronto, Canada. pp.29-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99725-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3264820.3264822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894116v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using Pointer as Integer Semantics</w:t>
               </w:r>
@@ -2565,269 +2565,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result Certification of Static Program Analysers with Automated Theorem Provers</w:t>
+                <w:t xml:space="preserve">Hybrid Information Flow Monitoring Against Web Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSTTE 2013 - Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSF - 2013 IEEE 26th Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2013.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924167v1</w:t>
+                <w:t xml:space="preserve">hal-00924138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Information Flow Monitoring Against Web Tracking</w:t>
+                <w:t xml:space="preserve">Result Certification of Static Program Analysers with Automated Theorem Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF - 2013 IEEE 26th Computer Security Foundations Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSTTE 2013 - Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atherthon, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924138v1</w:t>
+                <w:t xml:space="preserve">hal-00924167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular SMT Proofs for Fast Reflexive Checking inside Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nelson-Oppen based Proof System using Theory Specific Proof Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3351,213 +3351,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Static Analysis by Abstract Interpretation</w:t>
+                <w:t xml:space="preserve">CPA beats oo-CFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Security Analysis and Design V (FOSAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FTfJP '09 - Proceedings of the 11th International Workshop on Formal Techniques for Java-like Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1557898.1557905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538753v1</w:t>
+                <w:t xml:space="preserve">hal-00780389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPA beats oo-CFA</w:t>
+                <w:t xml:space="preserve">Certified Static Analysis by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTfJP '09 - Proceedings of the 11th International Workshop on Formal Techniques for Java-like Programs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of Security Analysis and Design V (FOSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bertinoro, Italy. pp.223-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780389v1</w:t>
+                <w:t xml:space="preserve">inria-00538753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing stack maps with interfaces</w:t>
               </w:r>
@@ -4707,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04762503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65627-9_16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04893360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8664-4_22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Raimondi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610612.3610618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528535.3565242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264820.3264822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99725-4_12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11599-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2013.23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557898.1557905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984654v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433820v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200724v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04762503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65627-9_16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04893360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8664-4_22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Raimondi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610612.3610618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528535.3565242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99725-4_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264820.3264822" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11599-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2013.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557898.1557905" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984654v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433820v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200724v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>