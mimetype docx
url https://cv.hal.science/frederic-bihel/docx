--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -234,1229 +234,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Copper-Catalyzed Cyanation of Aryl Iodine through a Design of Experiment Strategy</w:t>
+                <w:t xml:space="preserve">Mechanochemical Generation of Active Pd/BippyPhos Catalyst for Efficient C-N Cross-Coupling in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Brugemann</w:t>
+                <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreira Pereira</w:t>
+                <w:t xml:space="preserve">Alexandre Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steinsoultz</w:t>
+                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Peter</w:t>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
+                <w:t xml:space="preserve">Romuald Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (30), pp.12232-12241. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c04898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204136v1</w:t>
+                <w:t xml:space="preserve">hal-05090437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluor NMR study of amino acid derived ligand to study TSPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+                <w:t xml:space="preserve">Cathy Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 233, pp.14-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Generation of Active Pd/BippyPhos Catalyst for Efficient C-N Cross-Coupling in Air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaffold‐Based Libraries Versus Make‐on‐Demand Space: A Comparative Assessment of Chemical Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
+                <w:t xml:space="preserve">Teodora Djikic‐stojsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Saad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Guillaume Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Manca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500545⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202500518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090437v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffold‐Based Libraries Versus Make‐on‐Demand Space: A Comparative Assessment of Chemical Content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-prion drugs reduce endoplasmic reticulum stress and protect human dopaminergic neurons from death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Djikic‐stojsic</w:t>
+                <w:t xml:space="preserve">Lucile Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bret</w:t>
+                <w:t xml:space="preserve">Adeel Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Loane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaëlle Timoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202500518⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.118758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461615v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-prion drugs reduce endoplasmic reticulum stress and protect human dopaminergic neurons from death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable Copper-Catalyzed Cyanation of Aryl Iodine through a Design of Experiment Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeel Nasir</w:t>
+                <w:t xml:space="preserve">Kevin Brugemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loane Simon</w:t>
+                <w:t xml:space="preserve">Moreira Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Timoner</w:t>
+                <w:t xml:space="preserve">Philippe Steinsoultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Péron</w:t>
+                <w:t xml:space="preserve">Clovis Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193, pp.118758. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (30), pp.12232-12241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c04898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389104v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Self-Assembling Properties of New Amphiphilic Dendrons Bearing Branched TRIS-Derived Oligomers as Polar Head Groups</w:t>
+                <w:t xml:space="preserve">Multitarget μ-Opioid Receptor Agonists─Neuropeptide FF Receptor Antagonists Induce Potent Antinociception with Reduced Adverse Side Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+                <w:t xml:space="preserve">Jolien de Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lacanau</w:t>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bonneté</w:t>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Soulié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Claire Herby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (9), pp.7603-7619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578834v1</w:t>
+                <w:t xml:space="preserve">hal-04631174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethaverine and Papaverine Target Cyclin-Dependent Kinase 5 and Inhibit Lung Cancer Cell Proliferation and Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Laure</w:t>
+                <w:t xml:space="preserve">The IMS Library: from IN‐Stock to Virtual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Djikic‐stojsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Royet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Gaëlle Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Clothilde Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (5), pp.1377-1385. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (20), pp.e202400381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609131v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitarget μ-Opioid Receptor Agonists─Neuropeptide FF Receptor Antagonists Induce Potent Antinociception with Reduced Adverse Side Effects</w:t>
+                <w:t xml:space="preserve">Ethaverine and Papaverine Target Cyclin-Dependent Kinase 5 and Inhibit Lung Cancer Cell Proliferation and Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien de Neve</w:t>
+                <w:t xml:space="preserve">Arthur Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Chloe Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Herby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Schneider</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c00442⟩</w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.1377-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631174v1</w:t>
+                <w:t xml:space="preserve">hal-04609131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IMS Library: from IN‐Stock to Virtual</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bret</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Self-Assembling Properties of New Amphiphilic Dendrons Bearing Branched TRIS-Derived Oligomers as Polar Head Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Blond</w:t>
+                <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Françoise Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Le Guen</w:t>
+                <w:t xml:space="preserve">Marine Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (20), pp.e202400381. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.4495-4507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727478v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the regulation of Cystathionine beta synthase (CBS), an enzyme involved in intellectual deficiency in Down syndrome</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Formation of Cationic π-Allylpalladium Precatalysts in Alcoholic Solvents: Application to C–N Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steinsoultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,1337 +1838,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Biological Evaluation of Arylpyridin-2-yl Guanidine Derivatives and Cyclic Mimetics as Novel MSK1 Inhibitors. An Application in an Asthma Model</w:t>
+                <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+                <w:t xml:space="preserve">Aline Bamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Nemska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
+                <w:t xml:space="preserve">Maha Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Camelin</w:t>
+                <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Daubeuf</w:t>
+                <w:t xml:space="preserve">Jamila Dhiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Keruzoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26020391⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266504v1</w:t>
+                <w:t xml:space="preserve">hal-03158577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bamia</w:t>
+                <w:t xml:space="preserve">Comprehensive overview of biased pharmacology at the opioid receptors: biased ligands and bias factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien de Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Sinane</w:t>
+                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
+                <w:t xml:space="preserve">Dirk Tourwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Dhiab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Keruzoré</w:t>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.828-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MD00041A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158577v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive overview of biased pharmacology at the opioid receptors: biased ligands and bias factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolien de Neve</w:t>
+                <w:t xml:space="preserve">Identification of an N -acylated- D Arg-Leu-NH 2 Dipeptide as a Highly Selective Neuropeptide FF1 Receptor Antagonist That Potently Prevents Opioid-Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Tourwé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Armand Drieu La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1MD00041A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.7555-7564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435229v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an N -acylated- D Arg-Leu-NH 2 Dipeptide as a Highly Selective Neuropeptide FF1 Receptor Antagonist That Potently Prevents Opioid-Induced Hyperalgesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis and Biological Evaluation of Arylpyridin-2-yl Guanidine Derivatives and Cyclic Mimetics as Novel MSK1 Inhibitors. An Application in an Asthma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Quillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Schneider</w:t>
+                <w:t xml:space="preserve">Simona Nemska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">Guillaume Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Drieu La Rochelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">François Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (11), pp.7555-7564. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363456v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Electronic Waste to Suzuki−Miyaura Cross‐Coupling Reaction in Water: Direct Valuation of Recycled Palladium in Catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diastereoselective Synthesis of Nonplanar 3-Amino-1,2,4-oxadiazine Scaffold: Structure Revision of Alchornedine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bonnete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Schmitt</w:t>
+                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meyer</w:t>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202001155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999762v1</w:t>
+                <w:t xml:space="preserve">hal-03021041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing HCN in DIC/Oxyma mediated amide bond forming reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marika Lundqvist</w:t>
+                <w:t xml:space="preserve">From Electronic Waste to Suzuki−Miyaura Cross‐Coupling Reaction in Water: Direct Valuation of Recycled Palladium in Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Rasmussen</w:t>
+                <w:t xml:space="preserve">Françoise Bonnete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ludemann-Hombourger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (7), pp.1341-1349. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (19), pp.5224-5230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.0c00227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202001155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997255v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of Nonplanar 3-Amino-1,2,4-oxadiazine Scaffold: Structure Revision of Alchornedine</w:t>
+                <w:t xml:space="preserve">Minimizing HCN in DIC/Oxyma mediated amide bond forming reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
+                <w:t xml:space="preserve">Marion Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leloire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Marika Lundqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mohr</w:t>
+                <w:t xml:space="preserve">Jon Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bricard</w:t>
+                <w:t xml:space="preserve">Olivier Ludemann-Hombourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (7), pp.1341-1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.0c00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021041v1</w:t>
+                <w:t xml:space="preserve">hal-02997255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POxAP Precatalysts and the Negishi Cross-Coupling Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
+                <w:t xml:space="preserve">Mitochondria modulatory effects of new TSPO ligands in a cellular model of tauopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1690728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997250v1</w:t>
+                <w:t xml:space="preserve">hal-02368671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of 3-aminophthalazine derivatives and structural analogues as PDE5 inhibitors: anti-allodynic effect against neuropathic pain in a mouse model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POxAP Precatalysts and the Negishi Cross-Coupling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.269-290. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (01), pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1690728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322399v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria modulatory effects of new TSPO ligands in a cellular model of tauopathies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and synthesis of 3-aminophthalazine derivatives and structural analogues as PDE5 inhibitors: anti-allodynic effect against neuropathic pain in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Grimm</w:t>
+                <w:t xml:space="preserve">Claire Lugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Lejri</w:t>
+                <w:t xml:space="preserve">M Elanie Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hallé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Schmitt</w:t>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Götz</w:t>
+                <w:t xml:space="preserve">Salim Megat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.269-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.12796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368671v1</w:t>
+                <w:t xml:space="preserve">hal-02322399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of coumaroyl conjugate 3‐hydroxylases in land plants: lignin biosynthesis and defense</w:t>
               </w:r>
@@ -3288,90 +3288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukuyama Cross-Coupling Approach to Isoprekinamycin: Discovery of the Highly Active and Bench-Stable Palladium Precatalyst POxAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.844-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3405,77 +3405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO Ligands Boost Mitochondrial Function and Pregnenolone Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarghaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,1094 +3533,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroarylguanidines as Allosteric Modulators of ASIC1a and ASIC3 Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bifunctional-biased mu-opioid agonist–neuropeptide FF receptor antagonist as analgesic with improved acute and chronic side effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Drieu La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alijevic</w:t>
+                <w:t xml:space="preserve">Karel Guillemyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+                <w:t xml:space="preserve">Maria Dumitrascuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Vaithia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+                <w:t xml:space="preserve">Charlotte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00529⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (9), pp.1705-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368759v1</w:t>
+                <w:t xml:space="preserve">hal-02368742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylpyridine-2-ylguanidines and rigid mimetics as novel inhibitors of TNFα overproduction: Beneficial action in models of neuropathic pain and of acute lung inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
+                <w:t xml:space="preserve">Human erythrocytes release ATP by a novel pathway involving VDAC oligomerization independent of pannexin-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Daubeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
+                <w:t xml:space="preserve">Cora Lilia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipek Yalcin</w:t>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.049⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.11384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29885-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02323729v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bifunctional-biased mu-opioid agonist–neuropeptide FF receptor antagonist as analgesic with improved acute and chronic side effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aminoguanidine Hydrazone Derivatives as Nonpeptide NPFF1 Receptor Antagonists Reverse Opioid Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dumitrascuta</w:t>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeŕie Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001262⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.2599-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368742v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human erythrocytes release ATP by a novel pathway involving VDAC oligomerization independent of pannexin-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cora Lilia Alvarez</w:t>
+                <w:t xml:space="preserve">Dioxygenation of styrenes with molecular oxygen in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Moras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An-Ping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29885-7⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (15), pp.1465-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368694v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoguanidine Hydrazone Derivatives as Nonpeptide NPFF1 Receptor Antagonists Reverse Opioid Induced Hyperalgesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Laboureyras</w:t>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323065v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxygenation of styrenes with molecular oxygen in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
+                <w:t xml:space="preserve">WNK1 kinase and its partners Akt, SGK1 and NBC-family Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;/HCO3&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; cotransporters are potential therapeutic targets for glioblastoma stem-like cells linked to Bisacodyl signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Nguekeu Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Ping Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Inquimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (15), pp.1465-1468. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.27197-27219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326129v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+                <w:t xml:space="preserve">Phenylpyridine-2-ylguanidines and rigid mimetics as novel inhibitors of TNFα overproduction: Beneficial action in models of neuropathic pain and of acute lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora L Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Francois Daubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Ipek Yalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.163-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+                <w:t xml:space="preserve">hal-02323729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 kinase and its partners Akt, SGK1 and NBC-family Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;/HCO3&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; cotransporters are potential therapeutic targets for glioblastoma stem-like cells linked to Bisacodyl signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteroarylguanidines as Allosteric Modulators of ASIC1a and ASIC3 Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Nguekeu Zebaze</w:t>
+                <w:t xml:space="preserve">Omar Alijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihu Dong</w:t>
+                <w:t xml:space="preserve">Anand Vaithia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Inquimbert</w:t>
+                <w:t xml:space="preserve">Viktor Trendafilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (43), pp.27197-27219. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.1357-1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349611v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a L-Tryptophan-Based Ligand for Regioselective Copper Catalyzed N 2 -Arylation of 1,2,3-Triazoles</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Eugen Kümmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4740,90 +4740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Imidazoquinazolinone Derivatives as TSPO Ligands Modulating Neurosteroidogenesis and Cellular Bioenergetics in Neuroblastoma Cells Expressing Amyloid Precursor Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarghaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5008,103 +5008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF313, an orally bioavailable neuropeptide FF receptor antagonist, opposes effects of RF-amide-related peptide-3 and opioid-induced hyperalgesia in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.188-198. </w:t>
@@ -5142,51 +5142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Mild Ullmann-Type N-Arylation of Amides, Carbamates, and Azoles in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Xavier De araújo-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (55), pp.13676-13683. </w:t>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Eiselt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Guillemyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.1177-1182. </w:t>
@@ -5404,2519 +5404,2519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMTX Disorder and CamKinase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to: &amp;quot;CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Burkhard Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00049⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0354-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630284v1</w:t>
+                <w:t xml:space="preserve">hal-02630248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d -Glucose: An Efficient Reducing Agent for a Copper(II)-Mediated Arylation of Primary Amines in Water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Aquino</w:t>
+                <w:t xml:space="preserve">Development of Dipeptidic hGPR54 Agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600801⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (19), pp.2147-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201600331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368856v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Halle</w:t>
+                <w:t xml:space="preserve">RF-amide neuropeptides and their receptors in Mammals: Pharmacological properties, drug development and main physiological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Safia Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.84-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431604v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">The effect of neuropeptide FF in the amygdala kindling model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Herdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurologica Scandinavica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134 (3), pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ane.12526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369499v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: &amp;quot;CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opioid adjuvant strategy: improving opioid effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0354-2⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.339-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fmc.15.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630248v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of neuropeptide FF in the amygdala kindling model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Raedt</w:t>
+                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. de Herdt</w:t>
+                <w:t xml:space="preserve">Marie Niederst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Scandinavica Supplementum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134 (3), pp.181-188. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (14), pp.1547-1550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ane.12526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368848v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opioid adjuvant strategy: improving opioid effectiveness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc.15.186⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33516 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368859v1</w:t>
+                <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CMTX Disorder and CamKinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Gess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02290245v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-amide neuropeptides and their receptors in Mammals: Pharmacological properties, drug development and main physiological functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">d -Glucose: An Efficient Reducing Agent for a Copper(II)-Mediated Arylation of Primary Amines in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Ilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (22), pp.3244-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368835v1</w:t>
+                <w:t xml:space="preserve">hal-02368856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Dipeptidic hGPR54 Agonists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Doebelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">G Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201600331⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02368845v1</w:t>
+                <w:t xml:space="preserve">hal-05431604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF and prolactin-releasing peptide decrease cortical excitability through activation of NPFF receptors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and scalable synthesis of innovative unnatural α,β or γ-amino acids functionalized with tertiary amines on their side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ine Buffel</w:t>
+                <w:t xml:space="preserve">Hussein Ftouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Meurs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veerle de Herdt</w:t>
+                <w:t xml:space="preserve">Songlin Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.12928⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (25), pp.7020-7026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00828j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005167v1</w:t>
+                <w:t xml:space="preserve">hal-04720697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and scalable synthesis of innovative unnatural α,β or γ-amino acids functionalized with tertiary amines on their side-chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Development of a Peptidomimetic Antagonist of Neuropeptide FF Receptors for the Prevention of Opioid-Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00828j⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.438-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn500219h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720697v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Peptidomimetic Antagonist of Neuropeptide FF Receptors for the Prevention of Opioid-Induced Hyperalgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Effects of systematic N-terminus deletions and benzoylations of endogenous RF-amide peptides on NPFF1R, NPFF2R, GPR10, GPR54 and GPR103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouméas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cn500219h⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198603v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide FF receptors as novel targets for limbic seizure attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanelle Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.415-423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2015.04.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2015.04.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of systematic N-terminus deletions and benzoylations of endogenous RF-amide peptides on NPFF1R, NPFF2R, GPR10, GPR54 and GPR103</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rouméas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+                <w:t xml:space="preserve">Véronique Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Palandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.565140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/565140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02997151v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Young</w:t>
+                <w:t xml:space="preserve">Design and validation of a homogeneous time-resolved fluorescence cell-based assay targeting the ligand-gated ion channel 5-HT3A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Plaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0270-5⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 484, pp.105-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634560v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Rera</w:t>
+                <w:t xml:space="preserve">CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhardt Gess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0270-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/565140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267591v1</w:t>
+                <w:t xml:space="preserve">hal-02634560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a homogeneous time-resolved fluorescence cell-based assay targeting the ligand-gated ion channel 5-HT3A</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuropeptide FF and prolactin-releasing peptide decrease cortical excitability through activation of NPFF receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmitt</w:t>
+                <w:t xml:space="preserve">Ine Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durroux</w:t>
+                <w:t xml:space="preserve">Robrecht Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle de Herdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.03.035⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.12928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064366v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhardt Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
@@ -7948,634 +7948,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
+                <w:t xml:space="preserve">Fully regiocontrolled polyarylation of pyridine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Phu Hai Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+                <w:t xml:space="preserve">C. Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Halliez</w:t>
+                <w:t xml:space="preserve">P. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Pang</w:t>
+                <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Evrard</w:t>
+                <w:t xml:space="preserve">N. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.908-918</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635473v1</w:t>
+                <w:t xml:space="preserve">hal-01065061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully regiocontrolled polyarylation of pyridine.</w:t>
+                <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doebelin</w:t>
+                <w:t xml:space="preserve">- Phu Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wagner</w:t>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bihel</w:t>
+                <w:t xml:space="preserve">Yanhong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.A. Kenfack</w:t>
+                <w:t xml:space="preserve">Justine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065061v1</w:t>
+                <w:t xml:space="preserve">hal-02635473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous mammalian RF-amide peptides, including PrRP, kisspeptin and 26RFa, modulate nociception and morphine analgesia via NPFF receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+                <w:t xml:space="preserve">The neuroprotector kynurenic acid increases neuronal cell survival through neprilysin induction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mensah-Nyagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 75, pp.164-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 70, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650252v1</w:t>
+                <w:t xml:space="preserve">hal-02612146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroprotector kynurenic acid increases neuronal cell survival through neprilysin induction.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Endogenous mammalian RF-amide peptides, including PrRP, kisspeptin and 26RFa, modulate nociception and morphine analgesia via NPFF receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 70, pp.254-260. </w:t>
+              <w:t xml:space="preserve">, 2013, 75, pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612146v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trisubstitution of pyridine through sequential and regioselective palladium cross-coupling reactions affording analogs of known GPR54 antagonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8652,77 +8652,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of sub-nanomolar dipeptidic ligands of neuropeptide FF receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gealageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8910,51 +8910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of neuropeptide FF receptors in neuroadaptive responses to acute and chronic opiate treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9070,51 +9070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (1), pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9139,51 +9139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of 2,3-dihydro-1H-2,3-benzodiazepine-1,4(5H)-dione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9247,51 +9247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,738 +9336,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable helical peptide inhibitors of y-secretase covalently bind to presenilin at a site close to but distinct from the active site.</w:t>
+                <w:t xml:space="preserve">substituded thiazolamide coupled to a redox delivery system : a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Y. Kornilova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bihel</w:t>
+                <w:t xml:space="preserve">Y. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Das</w:t>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Wolfe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102, pp.3230-5</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.612-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159650v1</w:t>
+                <w:t xml:space="preserve">hal-00159607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">substituded thiazolamide coupled to a redox delivery system : a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new γ-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garino</w:t>
+                <w:t xml:space="preserve">Younes Laras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shela</w:t>
+                <w:t xml:space="preserve">Cédrik Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Sheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21, pp.612-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.612-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b415090b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159607v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new γ-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Sheha</w:t>
+                <w:t xml:space="preserve">Y. Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3 (4), pp.612-618. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 3, pp.612-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02351730v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+                <w:t xml:space="preserve">Photoactivatable helical peptide inhibitors of y-secretase covalently bind to presenilin at a site close to but distinct from the active site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Laras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+                <w:t xml:space="preserve">A.Y. Kornilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sheha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.S. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.612-618</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102, pp.3230-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118749v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Laras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (1), pp.135-138. </w:t>
@@ -10117,90 +10117,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acyl substituted 7-amino-4-chloroisocoumarin: a peptide degradation model via an imide mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Souard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10232,1165 +10232,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">New b-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Lelouard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.1676-1683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154122v1</w:t>
+                <w:t xml:space="preserve">hal-00154124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (14), pp.3141-3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0968-0896(03)00235-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304322v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New b-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.1676-1683</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154124v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New beta-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.1676-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03016636v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new beta-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154126v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new beta-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304333v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New beta-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Reactivity studies of 3-alkoxy-7-amino-4-chloroisocoumarins (beta-amyloid peptide inhibitors) versus different classes of amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.1676-83</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.800-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304318v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity studies of 3-alkoxy-7-amino-4-chloroisocoumarins (beta-amyloid peptide inhibitors) versus different classes of amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bihel</w:t>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.800-802</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304324v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of new Anti-HIV amprenavir bioisosteres</w:t>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of new anti-HIV amprenavir bioisosteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Rocheblave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">L. Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline de Michelis</w:t>
+                <w:t xml:space="preserve">C. de Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Priem</w:t>
+                <w:t xml:space="preserve">G. Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
+                <w:t xml:space="preserve">J. Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 45, pp.3321-3324</w:t>
+              <w:t xml:space="preserve">, 2002, 45, pp.3321-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154120v1</w:t>
+                <w:t xml:space="preserve">hal-00304305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of new anti-HIV amprenavir bioisosteres</w:t>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of new Anti-HIV amprenavir bioisosteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rocheblave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bihel</w:t>
+                <w:t xml:space="preserve">Luc Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Michelis</w:t>
+                <w:t xml:space="preserve">Céline de Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Priem</w:t>
+                <w:t xml:space="preserve">Ghislaine Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Courcambeck</w:t>
+                <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 45, pp.3321-24</w:t>
+              <w:t xml:space="preserve">, 2002, 45, pp.3321-3324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00304305v1</w:t>
+                <w:t xml:space="preserve">hal-00154120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3'-azido-3'-deoxythymidin-5'-yl O-(omega-hydroxyalkyl) carbonate prodrugs: Synthesis and anti-HIV evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vlieghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11458,77 +11458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protease inhibitors prevent gamma-secretase-mediated production of Ab40/42 without affecting Notch cleavage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11583,103 +11583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of potential newHIV protease inhibitors: enantioconvergent synthesis of new pyrrolidin-3-ol, and pyrrolidin-3-one peptide conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.1421-1430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11730,286 +11730,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Modulators of CDK4 for Lung Cancer Therapeutics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Catherine Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clovis Peter</w:t>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouclier</w:t>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570635v1</w:t>
+                <w:t xml:space="preserve">hal-03686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanyin Chen</w:t>
+                <w:t xml:space="preserve">Allosteric Modulators of CDK4 for Lung Cancer Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Catherine Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+                <w:t xml:space="preserve">Sebastien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Blot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Federation of American Societies for Experimental Biology (FASEB), Apr 2020, San Diego (California), United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.00334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686680v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
               </w:r>
@@ -12034,51 +12034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12114,450 +12114,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a Chemical Diversity Space Around the 2,3-Benzodiazepine Scaffold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Synthetic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">XXVII REGIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Buhl, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195383v1</w:t>
+                <w:t xml:space="preserve">hal-00195398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et fonctionnalisation de 2,3-benzodiazépines : Vers la construction d'une chimiothèque focalisée</w:t>
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Institut Gilbert Laustriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Illkirch, France</w:t>
+              <w:t xml:space="preserve">SAJEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195391v1</w:t>
+                <w:t xml:space="preserve">hal-00195387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Synthèse et fonctionnalisation de 2,3-benzodiazépines : Vers la construction d'une chimiothèque focalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII REGIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Buhl, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Gilbert Laustriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195398v1</w:t>
+                <w:t xml:space="preserve">hal-00195391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creation of a Chemical Diversity Space Around the 2,3-Benzodiazepine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAJEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Synthetic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195387v1</w:t>
+                <w:t xml:space="preserve">hal-00195383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12608,51 +12608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of Benzodiazepines as phthalazine structurally-related compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12703,51 +12703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse assistée par micro-onde d'amidines cycliques médiée par TiCl4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12785,51 +12785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2Y1 Purinergic Receptor : Synthesis of a fluorescent Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strep GPCR / Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12899,90 +12899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19F NMR study of the interaction between an amino acid derived ligand and the transmembrane protein TSPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cathy Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International conference, NMR: a tool for biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
@@ -13136,103 +13136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. </w:t>
@@ -13261,103 +13261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
@@ -13380,346 +13380,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
+                <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973622v1</w:t>
+                <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625295v1</w:t>
+                <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumoral activity of new ligands targeting LINGO-1 for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13755,1402 +13755,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological characterization of NPFF1R/GPR147 antagonists for the study of its role in the central control of reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of RF313 the first orally available NPFF receptor antagonist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J-J Bourguignon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Campus d’Illkirch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Illkirch, France. 2015</w:t>
+              <w:t xml:space="preserve">SFN 45th Annual Meeting, Chicago, USA, (2015-10-17 / 2015-10-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037265v1</w:t>
+                <w:t xml:space="preserve">hal-04747309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of RF313 the first orally available NPFF receptor antagonist.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Pharmacological characterization of NPFF1R/GPR147 antagonists for the study of its role in the central control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Humbert</w:t>
+                <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">J-J Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 45th Annual Meeting, Chicago, USA, (2015-10-17 / 2015-10-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+              <w:t xml:space="preserve">Journées du Campus d’Illkirch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Illkirch, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747309v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of nociception and morphine analgesia by endogenous RF−amide peptides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Pallado-catalyzed reactions applied to solid phase synthesis of dipeptidic GPR54 agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Molecular Pharmacology, Il Ciocco, Italie (2013-05-08 / 2013-05-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Il Ciocco, Italy. 2013</w:t>
+              <w:t xml:space="preserve">18e Congrès du GFPP, Sète, France, (2013-05-26 / 2013-05-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sète, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750860v1</w:t>
+                <w:t xml:space="preserve">hal-04747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallado-catalyzed reactions applied to solid phase synthesis of dipeptidic GPR54 agonists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Modulation of nociception and morphine analgesia by endogenous RF−amide peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Simonneaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès du GFPP, Sète, France, (2013-05-26 / 2013-05-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sète, France. 2013</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Molecular Pharmacology, Il Ciocco, Italie (2013-05-08 / 2013-05-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Il Ciocco, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747272v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivés polysubstitués de pyridines comme ligands hétérocycliques de GPR54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+                <w:t xml:space="preserve">Development of the first orally available NPFF1-R antagonist capable of reversing opioid-induced hyperalgesia in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Wagner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">S Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheurs SCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Romainville, France. 2012</w:t>
+              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012, Poitiers, France, (2012-07-04 /2012-07-06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035740v1</w:t>
+                <w:t xml:space="preserve">hal-04754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and SAR analysis of aminoguanidines hydrazones, a series of non peptidic NPFF ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Neuropeptide FF receptors as novel drug targets in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Smolders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I Bertin</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037289v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF receptors as novel drug targets in epilepsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polysubstituted derivatives of pyridines as heterocyclic ligands of GPR54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Portelli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">C Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Coppens</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
+              <w:t xml:space="preserve">Journée Campus Illkirch, ESBS, Illkirch, France, (2012-04-02 / 2012-04-03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Illkirch, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747273v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the first orally available NPFF1-R antagonist capable of reversing opioid-induced hyperalgesia in rodents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Neuropeptide FF decreases Cortical and Amygdala Excitability Via NPFF1 and/or NPFF2 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sioncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012, Poitiers, France, (2012-07-04 /2012-07-06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754574v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysubstituted derivatives of pyridines as heterocyclic ligands of GPR54</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Regioselective Pd-catalyzed synthesis of polyfunctionalyzed pyridines as GPR54 antagonists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Campus Illkirch, ESBS, Illkirch, France, (2012-04-02 / 2012-04-03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Illkirch, France. 2012</w:t>
+              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749163v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF decreases Cortical and Amygdala Excitability Via NPFF1 and/or NPFF2 Receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Raedt</w:t>
+                <w:t xml:space="preserve">Synthesis and SAR analysis of aminoguanidines hydrazones, a series of non peptidic NPFF ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sioncke</w:t>
+                <w:t xml:space="preserve">H Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
+              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747286v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Pd-catalyzed synthesis of polyfunctionalyzed pyridines as GPR54 antagonists.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Dérivés polysubstitués de pyridines comme ligands hétérocycliques de GPR54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Bihel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs SCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Romainville, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037266v1</w:t>
+                <w:t xml:space="preserve">hal-05035740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15168,103 +15168,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMULATIONS FOR METAL CATALYSIS IN WATER COMPRISING A SURFACTANT AND A LIPOPHILIC COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2023191383. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15295,51 +15295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PFAR-INHIBITING COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simonelig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15396,64 +15396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de tensioactifs pour extraire de l'or ou un métal du groupe platine à partir de compositions organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15514,77 +15514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornithine- and lysine-derivatives for the treatment of pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15788,51 +15788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Jesic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brugemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steinsoultz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bihel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.01.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Manca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Djikic&#8208;stojsic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Nasir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Timoner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacanau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien de Neve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Elhabazi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727478v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Le Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400381" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Caroff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Cha&#239;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1110163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bollenbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nemska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03435229v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tourw&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00041A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Quillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Utard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02999762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001155" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lundqvist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rasmussen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ludemann-Hombourger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00227" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mohr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bricard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01764" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690728" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elanie Kremer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Alber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alijevic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Vaithia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Trendafilov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPMHKXCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitrascuta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001262" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#341;ie Utard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laboureyras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00099" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.03.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Nguekeu Zebaze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihu Dong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25509" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio Lopes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Eugen K&#252;mmerle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aquino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Xavier De&#8197;ara&#250;jo-J&#250;nior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Font&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T6L4RZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buffel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raedt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Herdt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12526" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C2RX0XV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ayachi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.02.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600331" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSVWVQ9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005167v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Buffel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Meurs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanelle Portelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Raedt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Herdt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12928" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ftouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Niu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00828j" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198603v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500219h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.04.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W4QP3CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roum&#233;as" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2015.07.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FCD4DX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.03.035" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV6W9JXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doebelin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bihel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Kenfack" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650252v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.07.012" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M562SWV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.02.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K4X2X2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simonin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41985a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.049" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3S0CKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.J. Bihel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hellal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Ibrahim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trigo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mollereau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouledous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zajac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01563.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195333v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Malik" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon Jean-Jacques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195328v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bourguignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kornilova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Das" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Younes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shela" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415090b" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDA5BCCB962FBD7FE5E52CDD55090A5D77DD649E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117234v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118749v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.10.018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D429PF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kraus" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154124v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kraus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154126v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304333v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lelouard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves da Costa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304318v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304324v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Michelis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Priem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courcambeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304305v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Priem" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courcambeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154110v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clerc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannecouque" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Witvrouw" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourqui&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154116v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570635v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Catherine Morris" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.00334" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195383v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195391v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195398v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195387v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195376v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195377v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195392v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105181v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686678v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973567v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037265v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Utard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bihel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmitt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Bourguignon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747309v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Humbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750860v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747272v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035740v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wagner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037289v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammoud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747273v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smolders" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Portelli" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coppens" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749163v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doebelin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747286v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meurs" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buffel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raedt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sioncke" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037266v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930599v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012493v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120430v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt M." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simmonet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Jesic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Manca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bihel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.01.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Djikic&#8208;stojsic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Nasir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Timoner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118758" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brugemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steinsoultz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien de Neve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Elhabazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727478v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacanau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02388" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Caroff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Cha&#239;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1110163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03435229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tourw&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00041A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Utard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bollenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nemska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020391" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qi Tang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bricard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02999762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lundqvist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ludemann-Hombourger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elanie Kremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Alber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitrascuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#341;ie Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laboureyras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00099" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.03.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Nguekeu Zebaze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihu Dong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.049" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPMHKXCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alijevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Vaithia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Trendafilov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio Lopes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Eugen K&#252;mmerle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aquino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Xavier De&#8197;ara&#250;jo-J&#250;nior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600331" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSVWVQ9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368835v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ayachi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buffel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raedt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Herdt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12526" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C2RX0XV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Font&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600801" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T6L4RZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ftouni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Niu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00828j" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500219h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roum&#233;as" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2015.07.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FCD4DX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanelle Portelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Meurs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.04.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W4QP3CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064366v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.03.035" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV6W9JXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Buffel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Raedt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Herdt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12928" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doebelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bihel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Kenfack" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.02.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K4X2X2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650252v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.07.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M562SWV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simonin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41985a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.049" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3S0CKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.J. Bihel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hellal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Ibrahim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trigo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mollereau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouledous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zajac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01563.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195333v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Malik" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon Jean-Jacques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195328v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bourguignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Younes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shela" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351730v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415090b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDA5BCCB962FBD7FE5E52CDD55090A5D77DD649E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118749v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117234v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kornilova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Das" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.10.018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D429PF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kraus" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kraus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304318v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304333v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lelouard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves da Costa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304305v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Priem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courcambeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Michelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Priem" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courcambeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154110v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clerc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannecouque" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Witvrouw" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourqui&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154116v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570635v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Catherine Morris" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.00334" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195387v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195391v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195383v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195376v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195377v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195392v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105181v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686678v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973567v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747309v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Humbert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037265v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Utard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bihel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmitt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Bourguignon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747272v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750860v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754574v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schneider" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747273v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smolders" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Portelli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coppens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749163v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doebelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wagner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747286v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meurs" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buffel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raedt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sioncke" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037289v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammoud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035740v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930599v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012493v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120430v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt M." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simmonet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>