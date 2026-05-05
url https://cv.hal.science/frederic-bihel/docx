--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive overview of biased pharmacology at the opioid receptors: biased ligands and bias factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien de Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bamia</w:t>
+                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Sinane</w:t>
+                <w:t xml:space="preserve">Dirk Tourwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Keruzoré</w:t>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.828-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MD00041A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158577v1</w:t>
+                <w:t xml:space="preserve">hal-03435229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive overview of biased pharmacology at the opioid receptors: biased ligands and bias factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolien de Neve</w:t>
+                <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
+                <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Tourwé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Jamila Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Marc Keruzoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.828-870. </w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.1137-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1MD00041A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435229v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an N -acylated- D Arg-Leu-NH 2 Dipeptide as a Highly Selective Neuropeptide FF1 Receptor Antagonist That Potently Prevents Opioid-Induced Hyperalgesia</w:t>
               </w:r>
@@ -4052,295 +4052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WNK1 kinase and its partners Akt, SGK1 and NBC-family Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;/HCO3&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; cotransporters are potential therapeutic targets for glioblastoma stem-like cells linked to Bisacodyl signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora L Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Leonel Nguekeu Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Inquimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.27197-27219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+                <w:t xml:space="preserve">hal-02349611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 kinase and its partners Akt, SGK1 and NBC-family Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;/HCO3&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; cotransporters are potential therapeutic targets for glioblastoma stem-like cells linked to Bisacodyl signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonel Nguekeu Zebaze</w:t>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihu Dong</w:t>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Inquimbert</w:t>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (43), pp.27197-27219. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349611v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylpyridine-2-ylguanidines and rigid mimetics as novel inhibitors of TNFα overproduction: Beneficial action in models of neuropathic pain and of acute lung inflammation</w:t>
               </w:r>
@@ -5404,191 +5404,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: &amp;quot;CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF-amide neuropeptides and their receptors in Mammals: Pharmacological properties, drug development and main physiological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Mones</w:t>
+                <w:t xml:space="preserve">Safia Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhard Gess</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Young</w:t>
+                <w:t xml:space="preserve">Brigitte Ilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0354-2⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.84-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630248v1</w:t>
+                <w:t xml:space="preserve">hal-02368835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Dipeptidic hGPR54 Agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,222 +5623,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (19), pp.2147-2154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201600331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-amide neuropeptides and their receptors in Mammals: Pharmacological properties, drug development and main physiological functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
+                <w:t xml:space="preserve">Erratum to: &amp;quot;CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Gess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Ayachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Alexandre Altie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ilien</w:t>
+                <w:t xml:space="preserve">Peter Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 160, pp.84-132. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0354-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368835v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of neuropeptide FF in the amygdala kindling model</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Niederst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMTX Disorder and CamKinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6706,949 +6706,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and scalable synthesis of innovative unnatural α,β or γ-amino acids functionalized with tertiary amines on their side-chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuropeptide FF receptors as novel targets for limbic seizure attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Ftouni</w:t>
+                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songlin Niu</w:t>
+                <w:t xml:space="preserve">Alfred Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (25), pp.7020-7026. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.415-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob00828j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2015.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720697v1</w:t>
+                <w:t xml:space="preserve">hal-03005155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Peptidomimetic Antagonist of Neuropeptide FF Receptors for the Prevention of Opioid-Induced Hyperalgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Effects of systematic N-terminus deletions and benzoylations of endogenous RF-amide peptides on NPFF1R, NPFF2R, GPR10, GPR54 and GPR103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouméas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2015.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cn500219h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03198603v1</w:t>
+                <w:t xml:space="preserve">hal-02997151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of systematic N-terminus deletions and benzoylations of endogenous RF-amide peptides on NPFF1R, NPFF2R, GPR10, GPR54 and GPR103</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rouméas</w:t>
+                <w:t xml:space="preserve">Development of a Peptidomimetic Antagonist of Neuropeptide FF Receptors for the Prevention of Opioid-Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.438-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn500219h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02997151v1</w:t>
+                <w:t xml:space="preserve">hal-03198603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF receptors as novel targets for limbic seizure attenuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
+                <w:t xml:space="preserve">Rapid and scalable synthesis of innovative unnatural α,β or γ-amino acids functionalized with tertiary amines on their side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Meurs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+                <w:t xml:space="preserve">Hussein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2015.04.030⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (25), pp.7020-7026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00828j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03005155v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
+                <w:t xml:space="preserve">Design and validation of a homogeneous time-resolved fluorescence cell-based assay targeting the ligand-gated ion channel 5-HT3A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Seguin</w:t>
+                <w:t xml:space="preserve">Emilie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Monnier</w:t>
+                <w:t xml:space="preserve">Fabrice Plaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Palandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rera</w:t>
+                <w:t xml:space="preserve">Thierry Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.565140. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 484, pp.105-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/565140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267591v1</w:t>
+                <w:t xml:space="preserve">hal-02064366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a homogeneous time-resolved fluorescence cell-based assay targeting the ligand-gated ion channel 5-HT3A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Plaisier</w:t>
+                <w:t xml:space="preserve">Alexandra Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmitt</w:t>
+                <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durroux</w:t>
+                <w:t xml:space="preserve">Amandine Palandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.03.035⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.565140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/565140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064366v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhardt Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Altie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
@@ -7680,5189 +7680,5478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF and prolactin-releasing peptide decrease cortical excitability through activation of NPFF receptors.</w:t>
+                <w:t xml:space="preserve">The long‐lasting love affair between the budding yeast Saccharomyces cerevisiae and the Epstein‐Barr virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ine Buffel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
+                <w:t xml:space="preserve">María José Lista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robrecht Raedt</w:t>
+                <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle de Herdt</w:t>
+                <w:t xml:space="preserve">Marie‐astrid Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Friocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Daskalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.12928⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1670-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201500161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005167v1</w:t>
+                <w:t xml:space="preserve">hal-05596376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Burkhardt Gess</w:t>
+                <w:t xml:space="preserve">Neuropeptide FF and prolactin-releasing peptide decrease cortical excitability through activation of NPFF receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robrecht Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle de Herdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.12928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639042v1</w:t>
+                <w:t xml:space="preserve">hal-03005167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully regiocontrolled polyarylation of pyridine.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Humbert</w:t>
+                <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Kenfack</w:t>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhardt Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065061v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Phu Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (10), pp.1075-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroprotector kynurenic acid increases neuronal cell survival through neprilysin induction.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Schmitt</w:t>
+                <w:t xml:space="preserve">Fully regiocontrolled polyarylation of pyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Assongo Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.908-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo402200q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02612146v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous mammalian RF-amide peptides, including PrRP, kisspeptin and 26RFa, modulate nociception and morphine analgesia via NPFF receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+                <w:t xml:space="preserve">The neuroprotector kynurenic acid increases neuronal cell survival through neprilysin induction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mensah-Nyagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 75, pp.164-171. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 70, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.07.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650252v1</w:t>
+                <w:t xml:space="preserve">hal-02612146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trisubstitution of pyridine through sequential and regioselective palladium cross-coupling reactions affording analogs of known GPR54 antagonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (26), pp.10296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ra41985a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sub-nanomolar dipeptidic ligands of neuropeptide FF receptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Endogenous mammalian RF-amide peptides, including PrRP, kisspeptin and 26RFa, modulate nociception and morphine analgesia via NPFF receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.049⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02993696v1</w:t>
+                <w:t xml:space="preserve">hal-02650252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PDE4 inhibitors based on pharmacophoric similarity between papaverine and tofisopam.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Justiniano</w:t>
+                <w:t xml:space="preserve">Development of sub-nanomolar dipeptidic ligands of neuropeptide FF receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gealageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed A. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.6567-6572</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 22 (24), pp.7471-7474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667395v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of neuropeptide FF receptors in neuroadaptive responses to acute and chronic opiate treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New PDE4 inhibitors based on pharmacophoric similarity between papaverine and tofisopam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mollereau</w:t>
+                <w:t xml:space="preserve">F.J.J. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mouledous</w:t>
+                <w:t xml:space="preserve">Hélène Justiniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Zajac</w:t>
+                <w:t xml:space="preserve">Malik Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.6567-6572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674971v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in the presence of Bronsted acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of neuropeptide FF receptors in neuroadaptive responses to acute and chronic opiate treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellal Malik</w:t>
+                <w:t xml:space="preserve">J Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Mollereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mouledous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (2), pp.424-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2011.01563.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195333v1</w:t>
+                <w:t xml:space="preserve">hal-04674971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of 2,3-dihydro-1H-2,3-benzodiazepine-1,4(5H)-dione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in the presence of Bronsted acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp.3791-3796</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195328v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mongeot</w:t>
+                <w:t xml:space="preserve">Synthesis and reactivity of 2,3-dihydro-1H-2,3-benzodiazepine-1,4(5H)-dione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Bourguignon</w:t>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.3142-3146</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.3791-3796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129884v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">substituded thiazolamide coupled to a redox delivery system : a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garino</w:t>
+                <w:t xml:space="preserve">M. Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+                <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shela</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21, pp.612-8</w:t>
+              <w:t xml:space="preserve">, 2006, 4, pp.3142-3146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159607v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new γ-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+                <w:t xml:space="preserve">Y. Laras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrik Garino</w:t>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">C. Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Sheha</w:t>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3 (4), pp.612-618. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 3, pp.612-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02351730v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">substituded thiazolamide coupled to a redox delivery system : a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Laras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Sheha</w:t>
+                <w:t xml:space="preserve">M. Shela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3, pp.612-618</w:t>
+              <w:t xml:space="preserve">, 2005, 21, pp.612-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118749v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new γ-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Sheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.612-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b415090b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117234v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable helical peptide inhibitors of y-secretase covalently bind to presenilin at a site close to but distinct from the active site.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102, pp.3230-5</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159650v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoactivatable helical peptide inhibitors of y-secretase covalently bind to presenilin at a site close to but distinct from the active site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y. Kornilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102, pp.3230-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02351737v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acyl substituted 7-amino-4-chloroisocoumarin: a peptide degradation model via an imide mechanism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 14, pp.1771-1774</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305873v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New b-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+                <w:t xml:space="preserve">N-acyl substituted 7-amino-4-chloroisocoumarin: a peptide degradation model via an imide mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Souard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.1676-1683</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.1771-1774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154124v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
+                <w:t xml:space="preserve">New b-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.1676-1683</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03016636v1</w:t>
+                <w:t xml:space="preserve">hal-00154124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (14), pp.3141-3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0968-0896(03)00235-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304322v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New beta-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.1676-83</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304318v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new beta-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304333v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+                <w:t xml:space="preserve">New beta-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.1676-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154126v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity studies of 3-alkoxy-7-amino-4-chloroisocoumarins (beta-amyloid peptide inhibitors) versus different classes of amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new beta-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.800-802</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304324v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity studies of 3-alkoxy-7-amino-4-chloroisocoumarins (beta-amyloid peptide inhibitors) versus different classes of amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.800-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154122v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of new anti-HIV amprenavir bioisosteres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Courcambeck</w:t>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 45, pp.3321-24</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304305v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of new Anti-HIV amprenavir bioisosteres</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of new anti-HIV amprenavir bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Priem</w:t>
+                <w:t xml:space="preserve">L. Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
+                <w:t xml:space="preserve">C. de Michelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 45, pp.3321-3324</w:t>
+              <w:t xml:space="preserve">, 2002, 45, pp.3321-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154120v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3'-azido-3'-deoxythymidin-5'-yl O-(omega-hydroxyalkyl) carbonate prodrugs: Synthesis and anti-HIV evaluation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vlieghe</w:t>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of new Anti-HIV amprenavir bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rocheblave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Witvrouw</w:t>
+                <w:t xml:space="preserve">Céline de Michelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 44, pp.777-786</w:t>
+              <w:t xml:space="preserve">, 2002, 45, pp.3321-3324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154110v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protease inhibitors prevent gamma-secretase-mediated production of Ab40/42 without affecting Notch cleavage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Checler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3, pp.507-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New 3'-azido-3'-deoxythymidin-5'-yl O-(omega-hydroxyalkyl) carbonate prodrugs: Synthesis and anti-HIV evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pannecouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Witvrouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44, pp.777-786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design of potential newHIV protease inhibitors: enantioconvergent synthesis of new pyrrolidin-3-ol, and pyrrolidin-3-one peptide conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.1421-1430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+                <w:t xml:space="preserve">Anti-Prion drugs reduce endoplasmic reticulum stress and protect human dopaminergic neurons from death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Timoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prion 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rio de Janero, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-8325-6563-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686680v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Modulators of CDK4 for Lung Cancer Therapeutics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouclier</w:t>
+                <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570635v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
+                <w:t xml:space="preserve">Allosteric Modulators of CDK4 for Lung Cancer Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Catherine Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central South University in HuNan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Federation of American Societies for Experimental Biology (FASEB), Apr 2020, San Diego (California), United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.00334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686683v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII REGIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Buhl, France</w:t>
+              <w:t xml:space="preserve">Central South University in HuNan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195398v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAJEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et fonctionnalisation de 2,3-benzodiazépines : Vers la construction d'une chimiothèque focalisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Institut Gilbert Laustriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Illkirch, France</w:t>
+              <w:t xml:space="preserve">XXVII REGIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Buhl, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195391v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a Chemical Diversity Space Around the 2,3-Benzodiazepine Scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse et fonctionnalisation de 2,3-benzodiazépines : Vers la construction d'une chimiothèque focalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Synthetic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Gilbert Laustriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195383v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Creation of a Chemical Diversity Space Around the 2,3-Benzodiazepine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'IFR Gilbert Laustriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Illkirch, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Synthetic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195376v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of Benzodiazepines as phthalazine structurally-related compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on the Chemistry and Pharmacology of Pyridazines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'IFR Gilbert Laustriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195377v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse assistée par micro-onde d'amidines cycliques médiée par TiCl4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of Benzodiazepines as phthalazine structurally-related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellal Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO'43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on the Chemistry and Pharmacology of Pyridazines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195388v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse assistée par micro-onde d'amidines cycliques médiée par TiCl4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECO'43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2Y1 Purinergic Receptor : Synthesis of a fluorescent Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strep GPCR / Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12872,51 +13161,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19F NMR study of the interaction between an amino acid derived ligand and the transmembrane protein TSPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12975,863 +13264,863 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International conference, NMR: a tool for biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the anti-tumoral acitivty of new ligands targeting LINGO-1 for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du cancéropole Grand ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686230v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625295v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumoral activity of new ligands targeting LINGO-1 for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st meeting « Niches and Epigenetic of tumors »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterization of RF313 the first orally available NPFF receptor antagonist.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13850,1301 +14139,1301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFN 45th Annual Meeting, Chicago, USA, (2015-10-17 / 2015-10-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological characterization of NPFF1R/GPR147 antagonists for the study of its role in the central control of reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Campus d’Illkirch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Illkirch, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallado-catalyzed reactions applied to solid phase synthesis of dipeptidic GPR54 agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès du GFPP, Sète, France, (2013-05-26 / 2013-05-31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sète, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of nociception and morphine analgesia by endogenous RF−amide peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Molecular Pharmacology, Il Ciocco, Italie (2013-05-08 / 2013-05-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Il Ciocco, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the first orally available NPFF1-R antagonist capable of reversing opioid-induced hyperalgesia in rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropeptide FF receptors as novel drug targets in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Smolders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012, Poitiers, France, (2012-07-04 /2012-07-06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754574v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF receptors as novel drug targets in epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Smolders</w:t>
+                <w:t xml:space="preserve">Development of the first orally available NPFF1-R antagonist capable of reversing opioid-induced hyperalgesia in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Portelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Coppens</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
+              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012, Poitiers, France, (2012-07-04 /2012-07-06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747273v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysubstituted derivatives of pyridines as heterocyclic ligands of GPR54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Campus Illkirch, ESBS, Illkirch, France, (2012-04-02 / 2012-04-03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Illkirch, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide FF decreases Cortical and Amygdala Excitability Via NPFF1 and/or NPFF2 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meurs</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Raedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Sioncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective Pd-catalyzed synthesis of polyfunctionalyzed pyridines as GPR54 antagonists.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and SAR analysis of aminoguanidines hydrazones, a series of non peptidic NPFF ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivés polysubstitués de pyridines comme ligands hétérocycliques de GPR54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs SCT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Romainville, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15154,91 +15443,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMULATIONS FOR METAL CATALYSIS IN WATER COMPRISING A SURFACTANT AND A LIPOPHILIC COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,292 +15535,292 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2023191383. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PFAR-INHIBITING COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simonelig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Trollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20220273637. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de tensioactifs pour extraire de l'or ou un métal du groupe platine à partir de compositions organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP16180529. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornithine- and lysine-derivatives for the treatment of pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15540,108 +15829,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2669276. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId490"/>
+      <w:footerReference w:type="default" r:id="rId498"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15788,51 +16077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Jesic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Manca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bihel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.01.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Djikic&#8208;stojsic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Nasir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Timoner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118758" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brugemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steinsoultz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien de Neve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Elhabazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727478v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacanau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02388" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Caroff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Cha&#239;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1110163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03435229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tourw&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00041A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Utard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bollenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nemska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020391" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qi Tang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bricard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02999762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lundqvist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ludemann-Hombourger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elanie Kremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Alber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitrascuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#341;ie Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laboureyras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00099" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.03.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Nguekeu Zebaze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihu Dong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.049" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPMHKXCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alijevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Vaithia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Trendafilov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio Lopes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Eugen K&#252;mmerle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aquino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Xavier De&#8197;ara&#250;jo-J&#250;nior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600331" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSVWVQ9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368835v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ayachi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buffel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raedt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Herdt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12526" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C2RX0XV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Font&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600801" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T6L4RZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ftouni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Niu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00828j" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500219h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roum&#233;as" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2015.07.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FCD4DX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanelle Portelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Meurs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.04.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W4QP3CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064366v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.03.035" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV6W9JXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Buffel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Raedt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Herdt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12928" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doebelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bihel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Kenfack" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.02.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K4X2X2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650252v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.07.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M562SWV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simonin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41985a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.049" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3S0CKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.J. Bihel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hellal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Ibrahim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trigo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mollereau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouledous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zajac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01563.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195333v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Malik" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon Jean-Jacques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195328v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bourguignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Younes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shela" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351730v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415090b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDA5BCCB962FBD7FE5E52CDD55090A5D77DD649E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118749v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117234v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kornilova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Das" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.10.018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D429PF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kraus" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kraus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304318v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304333v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lelouard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves da Costa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304305v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Priem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courcambeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Michelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Priem" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courcambeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154110v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clerc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannecouque" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Witvrouw" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourqui&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154116v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570635v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Catherine Morris" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.00334" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195387v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195391v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195383v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195376v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195377v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195392v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105181v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686678v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973567v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747309v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Humbert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037265v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Utard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bihel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmitt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Bourguignon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747272v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750860v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754574v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schneider" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747273v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smolders" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Portelli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coppens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749163v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doebelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wagner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747286v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meurs" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buffel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raedt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sioncke" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037289v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammoud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035740v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930599v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012493v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120430v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt M." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simmonet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Jesic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Manca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bihel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.01.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Djikic&#8208;stojsic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Nasir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Timoner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118758" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brugemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steinsoultz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien de Neve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Elhabazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727478v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacanau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02388" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Caroff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Cha&#239;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1110163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03435229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tourw&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00041A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Utard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bollenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nemska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020391" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qi Tang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bricard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02999762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lundqvist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ludemann-Hombourger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elanie Kremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Alber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitrascuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#341;ie Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laboureyras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00099" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.03.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349611v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Nguekeu Zebaze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihu Dong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.049" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPMHKXCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alijevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Vaithia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Trendafilov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio Lopes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Eugen K&#252;mmerle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aquino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Xavier De&#8197;ara&#250;jo-J&#250;nior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ayachi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.02.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600331" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSVWVQ9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buffel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raedt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Herdt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12526" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C2RX0XV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Font&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600801" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T6L4RZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanelle Portelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Meurs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.04.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W4QP3CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997151v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roum&#233;as" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2015.07.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FCD4DX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500219h" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ftouni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Niu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00828j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.03.035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV6W9JXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Contesse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201500161" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XV6K97X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005167v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Buffel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Raedt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Herdt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12928" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Assongo Kenfack" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402200q" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.02.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K4X2X2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simonin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41985a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650252v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.07.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M562SWV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.049" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3S0CKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667395v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.J. Bihel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hellal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Ibrahim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674971v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trigo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mollereau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouledous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zajac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01563.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195333v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Malik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon Jean-Jacques" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195328v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129884v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bihel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bourguignon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118749v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Younes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shela" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415090b" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDA5BCCB962FBD7FE5E52CDD55090A5D77DD649E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kornilova" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Das" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.10.018" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D429PF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kraus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kraus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304322v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154126v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304318v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304333v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lelouard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves da Costa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304324v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304305v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Priem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courcambeck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154120v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Michelis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Priem" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courcambeck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourqui&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154110v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clerc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannecouque" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Witvrouw" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596509v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-6563-6" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570635v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Catherine Morris" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.00334" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195387v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195398v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195391v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195376v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195377v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195388v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105181v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686678v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Humbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037265v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Utard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bihel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmitt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Bourguignon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747272v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750860v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747273v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smolders" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Portelli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coppens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754574v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749163v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doebelin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wagner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meurs" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buffel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raedt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sioncke" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037266v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037289v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammoud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035740v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930599v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120430v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt M." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742565v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simmonet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>