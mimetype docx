--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1229 +234,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Generation of Active Pd/BippyPhos Catalyst for Efficient C-N Cross-Coupling in Air</w:t>
+                <w:t xml:space="preserve">Sustainable Copper-Catalyzed Cyanation of Aryl Iodine through a Design of Experiment Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
+                <w:t xml:space="preserve">Kevin Brugemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Saad</w:t>
+                <w:t xml:space="preserve">Moreira Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Steinsoultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (30), pp.12232-12241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c04898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090437v1</w:t>
+                <w:t xml:space="preserve">hal-05204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluor NMR study of amino acid derived ligand to study TSPO</w:t>
+                <w:t xml:space="preserve">Scaffold‐Based Libraries Versus Make‐on‐Demand Space: A Comparative Assessment of Chemical Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Duma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Léonard Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+                <w:t xml:space="preserve">Teodora Djikic‐stojsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Hachet</w:t>
+                <w:t xml:space="preserve">Guillaume Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bihel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.01.015⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202500518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045906v1</w:t>
+                <w:t xml:space="preserve">hal-05461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffold‐Based Libraries Versus Make‐on‐Demand Space: A Comparative Assessment of Chemical Content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluor NMR study of amino acid derived ligand to study TSPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Djikic‐stojsic</w:t>
+                <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bret</w:t>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathy Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202500518⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461615v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-prion drugs reduce endoplasmic reticulum stress and protect human dopaminergic neurons from death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanochemical Generation of Active Pd/BippyPhos Catalyst for Efficient C-N Cross-Coupling in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeel Nasir</w:t>
+                <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loane Simon</w:t>
+                <w:t xml:space="preserve">Alexandre Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Timoner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Péron</w:t>
+                <w:t xml:space="preserve">Romuald Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118758⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389104v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Copper-Catalyzed Cyanation of Aryl Iodine through a Design of Experiment Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-prion drugs reduce endoplasmic reticulum stress and protect human dopaminergic neurons from death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Brugemann</w:t>
+                <w:t xml:space="preserve">Adeel Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreira Pereira</w:t>
+                <w:t xml:space="preserve">Loane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steinsoultz</w:t>
+                <w:t xml:space="preserve">Anaëlle Timoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Peter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
+                <w:t xml:space="preserve">Anaïs Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (30), pp.12232-12241. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.118758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c04898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204136v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitarget μ-Opioid Receptor Agonists─Neuropeptide FF Receptor Antagonists Induce Potent Antinociception with Reduced Adverse Side Effects</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Self-Assembling Properties of New Amphiphilic Dendrons Bearing Branched TRIS-Derived Oligomers as Polar Head Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien de Neve</w:t>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+                <w:t xml:space="preserve">Françoise Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Herby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Schneider</w:t>
+                <w:t xml:space="preserve">Marine Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c00442⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.4495-4507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631174v1</w:t>
+                <w:t xml:space="preserve">hal-04578834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IMS Library: from IN‐Stock to Virtual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Djikic‐stojsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Blond</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (20), pp.e202400381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethaverine and Papaverine Target Cyclin-Dependent Kinase 5 and Inhibit Lung Cancer Cell Proliferation and Migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multitarget μ-Opioid Receptor Agonists─Neuropeptide FF Receptor Antagonists Induce Potent Antinociception with Reduced Adverse Side Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien de Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Laure</w:t>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Royet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Claire Herby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (5), pp.1377-1385. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (9), pp.7603-7619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609131v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Self-Assembling Properties of New Amphiphilic Dendrons Bearing Branched TRIS-Derived Oligomers as Polar Head Groups</w:t>
+                <w:t xml:space="preserve">Ethaverine and Papaverine Target Cyclin-Dependent Kinase 5 and Inhibit Lung Cancer Cell Proliferation and Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+                <w:t xml:space="preserve">Arthur Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lacanau</w:t>
+                <w:t xml:space="preserve">Chloe Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bonneté</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Soulié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (9), pp.4495-4507. </w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.1377-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578834v1</w:t>
+                <w:t xml:space="preserve">hal-04609131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the regulation of Cystathionine beta synthase (CBS), an enzyme involved in intellectual deficiency in Down syndrome</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Formation of Cationic π-Allylpalladium Precatalysts in Alcoholic Solvents: Application to C–N Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steinsoultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,727 +1838,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive overview of biased pharmacology at the opioid receptors: biased ligands and bias factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, Synthesis and Biological Evaluation of Arylpyridin-2-yl Guanidine Derivatives and Cyclic Mimetics as Novel MSK1 Inhibitors. An Application in an Asthma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Tourwé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Simona Nemska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Guillaume Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1MD00041A⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435229v1</w:t>
+                <w:t xml:space="preserve">hal-03266504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bamia</w:t>
+                <w:t xml:space="preserve">Comprehensive overview of biased pharmacology at the opioid receptors: biased ligands and bias factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien de Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Sinane</w:t>
+                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
+                <w:t xml:space="preserve">Dirk Tourwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Dhiab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Keruzoré</w:t>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.828-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MD00041A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158577v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an N -acylated- D Arg-Leu-NH 2 Dipeptide as a Highly Selective Neuropeptide FF1 Receptor Antagonist That Potently Prevents Opioid-Induced Hyperalgesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-prion Drugs Targeting the Protein Folding Activity of the Ribosome Reduce PABPN1 Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Quillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Schneider</w:t>
+                <w:t xml:space="preserve">Maha Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Drieu La Rochelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Jamila Dhiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Keruzoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00256⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-020-00992-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363456v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Biological Evaluation of Arylpyridin-2-yl Guanidine Derivatives and Cyclic Mimetics as Novel MSK1 Inhibitors. An Application in an Asthma Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of an N -acylated- D Arg-Leu-NH 2 Dipeptide as a Highly Selective Neuropeptide FF1 Receptor Antagonist That Potently Prevents Opioid-Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Nemska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
+                <w:t xml:space="preserve">Raphaëlle Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Camelin</w:t>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Daubeuf</w:t>
+                <w:t xml:space="preserve">Armand Drieu La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.391. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.7555-7564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26020391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266504v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of Nonplanar 3-Amino-1,2,4-oxadiazine Scaffold: Structure Revision of Alchornedine</w:t>
+                <w:t xml:space="preserve">Minimizing HCN in DIC/Oxyma mediated amide bond forming reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
+                <w:t xml:space="preserve">Marion Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leloire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Schneider</w:t>
+                <w:t xml:space="preserve">Marika Lundqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mohr</w:t>
+                <w:t xml:space="preserve">Jon Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bricard</w:t>
+                <w:t xml:space="preserve">Olivier Ludemann-Hombourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (7), pp.1341-1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.0c00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021041v1</w:t>
+                <w:t xml:space="preserve">hal-02997255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Electronic Waste to Suzuki−Miyaura Cross‐Coupling Reaction in Water: Direct Valuation of Recycled Palladium in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bonnete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,161 +2642,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing HCN in DIC/Oxyma mediated amide bond forming reactions</w:t>
+                <w:t xml:space="preserve">Diastereoselective Synthesis of Nonplanar 3-Amino-1,2,4-oxadiazine Scaffold: Structure Revision of Alchornedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Erny</w:t>
+                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Lundqvist</w:t>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Rasmussen</w:t>
+                <w:t xml:space="preserve">Julie Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ludemann-Hombourger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Jacques Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (7), pp.1341-1349. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.0c00227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997255v1</w:t>
+                <w:t xml:space="preserve">hal-03021041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria modulatory effects of new TSPO ligands in a cellular model of tauopathies</w:t>
               </w:r>
@@ -2916,77 +2916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POxAP Precatalysts and the Negishi Cross-Coupling Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (01), pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3020,51 +3020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of 3-aminophthalazine derivatives and structural analogues as PDE5 inhibitors: anti-allodynic effect against neuropathic pain in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,90 +3288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukuyama Cross-Coupling Approach to Isoprekinamycin: Discovery of the Highly Active and Bench-Stable Palladium Precatalyst POxAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.844-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3533,1244 +3533,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bifunctional-biased mu-opioid agonist–neuropeptide FF receptor antagonist as analgesic with improved acute and chronic side effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteroarylguanidines as Allosteric Modulators of ASIC1a and ASIC3 Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Guillemyn</w:t>
+                <w:t xml:space="preserve">Omar Alijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dumitrascuta</w:t>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">Anand Vaithia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Trendafilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001262⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.1357-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368742v1</w:t>
+                <w:t xml:space="preserve">hal-02368759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human erythrocytes release ATP by a novel pathway involving VDAC oligomerization independent of pannexin-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+                <w:t xml:space="preserve">Phenylpyridine-2-ylguanidines and rigid mimetics as novel inhibitors of TNFα overproduction: Beneficial action in models of neuropathic pain and of acute lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora Lilia Alvarez</w:t>
+                <w:t xml:space="preserve">Francois Daubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Moras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Ipek Yalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29885-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368694v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoguanidine Hydrazone Derivatives as Nonpeptide NPFF1 Receptor Antagonists Reverse Opioid Induced Hyperalgesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bifunctional-biased mu-opioid agonist–neuropeptide FF receptor antagonist as analgesic with improved acute and chronic side effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Drieu La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Guillemyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Maria Dumitrascuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Laboureyras</w:t>
+                <w:t xml:space="preserve">Charlotte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00099⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (9), pp.1705-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323065v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxygenation of styrenes with molecular oxygen in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
+                <w:t xml:space="preserve">Human erythrocytes release ATP by a novel pathway involving VDAC oligomerization independent of pannexin-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Lilia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Ping Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.03.009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.11384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29885-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326129v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK1 kinase and its partners Akt, SGK1 and NBC-family Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;/HCO3&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; cotransporters are potential therapeutic targets for glioblastoma stem-like cells linked to Bisacodyl signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonel Nguekeu Zebaze</w:t>
+                <w:t xml:space="preserve">Aminoguanidine Hydrazone Derivatives as Nonpeptide NPFF1 Receptor Antagonists Reverse Opioid Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihu Dong</w:t>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Inquimbert</w:t>
+                <w:t xml:space="preserve">Valeŕie Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Laboureyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25509⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.2599-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349611v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Dioxygenation of styrenes with molecular oxygen in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang-Qi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An-Ping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (15), pp.1465-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylpyridine-2-ylguanidines and rigid mimetics as novel inhibitors of TNFα overproduction: Beneficial action in models of neuropathic pain and of acute lung inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Daubeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipek Yalcin</w:t>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 147, pp.163-182. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323729v1</w:t>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroarylguanidines as Allosteric Modulators of ASIC1a and ASIC3 Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WNK1 kinase and its partners Akt, SGK1 and NBC-family Na&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;/HCO3&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; cotransporters are potential therapeutic targets for glioblastoma stem-like cells linked to Bisacodyl signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alijevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+                <w:t xml:space="preserve">Leonel Nguekeu Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Vaithia</w:t>
+                <w:t xml:space="preserve">Jihu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Trendafilov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Inquimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (6), pp.1357-1365. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.27197-27219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368759v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a L-Tryptophan-Based Ligand for Regioselective Copper Catalyzed N 2 -Arylation of 1,2,3-Triazoles</w:t>
+                <w:t xml:space="preserve">The translocator protein ligand XBD173 improves clinical symptoms and neuropathological markers in the SJL/J mouse model of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Basilio Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
+                <w:t xml:space="preserve">I. Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Eugen Kümmerle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">C. Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">G. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201701498⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1863 (12), pp.3016-3027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368798v1</w:t>
+                <w:t xml:space="preserve">hal-02290250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Imidazoquinazolinone Derivatives as TSPO Ligands Modulating Neurosteroidogenesis and Cellular Bioenergetics in Neuroblastoma Cells Expressing Amyloid Precursor Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4819,478 +4819,478 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (22), pp.6452-6457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.201701565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translocator protein ligand XBD173 improves clinical symptoms and neuropathological markers in the SJL/J mouse model of multiple sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a L-Tryptophan-Based Ligand for Regioselective Copper Catalyzed N 2 -Arylation of 1,2,3-Triazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouyer</w:t>
+                <w:t xml:space="preserve">Alexandra Basilio Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Halle</w:t>
+                <w:t xml:space="preserve">Arthur Eugen Kümmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chene</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1863 (12), pp.3016-3027. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (22), pp.6544-6548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2017.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.201701498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290250v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF313, an orally bioavailable neuropeptide FF receptor antagonist, opposes effects of RF-amide-related peptide-3 and opioid-induced hyperalgesia in rodents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Efficient and Mild Ullmann-Type N-Arylation of Amides, Carbamates, and Azoles in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+                <w:t xml:space="preserve">Pedro Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">João Xavier De araújo-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.188-198. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (55), pp.13676-13683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603852v1</w:t>
+                <w:t xml:space="preserve">hal-02368823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Mild Ullmann-Type N-Arylation of Amides, Carbamates, and Azoles in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+                <w:t xml:space="preserve">RF313, an orally bioavailable neuropeptide FF receptor antagonist, opposes effects of RF-amide-related peptide-3 and opioid-induced hyperalgesia in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Aquino</w:t>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Xavier De araújo-Júnior</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (55), pp.13676-13683. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.188-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368823v1</w:t>
+                <w:t xml:space="preserve">hal-01603852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">χ-Space Screening of Dermorphin-Based Tetrapeptides through Use of Constrained Arylazepinone and Quinolinone Scaffolds</w:t>
               </w:r>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Eiselt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Guillemyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.1177-1182. </w:t>
@@ -5404,2035 +5404,2023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-amide neuropeptides and their receptors in Mammals: Pharmacological properties, drug development and main physiological functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
+                <w:t xml:space="preserve">CMTX Disorder and CamKinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Ayachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+                <w:t xml:space="preserve">Burkhard Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ilien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Fontés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 160, pp.84-132. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368835v1</w:t>
+                <w:t xml:space="preserve">hal-02630284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Dipeptidic hGPR54 Agonists</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">d -Glucose: An Efficient Reducing Agent for a Copper(II)-Mediated Arylation of Primary Amines in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (22), pp.3244-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201600331⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368845v1</w:t>
+                <w:t xml:space="preserve">hal-02368856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: &amp;quot;CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Young</w:t>
+                <w:t xml:space="preserve">Development of Dipeptidic hGPR54 Agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0354-2⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (19), pp.2147-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201600331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630248v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of neuropeptide FF in the amygdala kindling model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. de Herdt</w:t>
+                <w:t xml:space="preserve">RF-amide neuropeptides and their receptors in Mammals: Pharmacological properties, drug development and main physiological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Scandinavica Supplementum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ane.12526⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.84-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02368848v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opioid adjuvant strategy: improving opioid effectiveness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of neuropeptide FF in the amygdala kindling model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Herdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc.15.186⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurologica Scandinavica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134 (3), pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ane.12526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368859v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opioid adjuvant strategy: improving opioid effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.339-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fmc.15.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02290245v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Niederst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (14), pp.1547-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369499v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMTX Disorder and CamKinase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Erratum to: &amp;quot;CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2016.00049⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0354-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630284v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d -Glucose: An Efficient Reducing Agent for a Copper(II)-Mediated Arylation of Primary Amines in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600801⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02368856v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Neuropeptide FF and prolactin-releasing peptide decrease cortical excitability through activation of NPFF receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robrecht Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle de Herdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.12928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431604v1</w:t>
+                <w:t xml:space="preserve">hal-03005167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide FF receptors as novel targets for limbic seizure attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanelle Portelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alfred Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.415-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2015.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of systematic N-terminus deletions and benzoylations of endogenous RF-amide peptides on NPFF1R, NPFF2R, GPR10, GPR54 and GPR103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouméas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.156-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peptides.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Peptidomimetic Antagonist of Neuropeptide FF Receptors for the Prevention of Opioid-Induced Hyperalgesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wagner</w:t>
+                <w:t xml:space="preserve">Rapid and scalable synthesis of innovative unnatural α,β or γ-amino acids functionalized with tertiary amines on their side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cn500219h⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (25), pp.7020-7026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00828j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198603v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and scalable synthesis of innovative unnatural α,β or γ-amino acids functionalized with tertiary amines on their side-chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Development of a Peptidomimetic Antagonist of Neuropeptide FF Receptors for the Prevention of Opioid-Induced Hyperalgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00828j⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.438-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn500219h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720697v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a homogeneous time-resolved fluorescence cell-based assay targeting the ligand-gated ion channel 5-HT3A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durroux</w:t>
+                <w:t xml:space="preserve">CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhardt Gess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.03.035⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0270-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064366v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
               </w:r>
@@ -7457,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Palandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7546,2166 +7534,2169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMTX1 patients' cells present genomic instability corrected by CamKII inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and validation of a homogeneous time-resolved fluorescence cell-based assay targeting the ligand-gated ion channel 5-HT3A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhardt Gess</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Young</w:t>
+                <w:t xml:space="preserve">Emilie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Plaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0270-5⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 484, pp.105-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634560v1</w:t>
+                <w:t xml:space="preserve">hal-02064366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long‐lasting love affair between the budding yeast Saccharomyces cerevisiae and the Epstein‐Barr virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Lista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐astrid Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysoula Daskalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.1670-1681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biot.201500161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF and prolactin-releasing peptide decrease cortical excitability through activation of NPFF receptors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veerle de Herdt</w:t>
+                <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhardt Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.12928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03005167v1</w:t>
+                <w:t xml:space="preserve">hal-02639042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Burkhardt Gess</w:t>
+                <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Phu Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639042v1</w:t>
+                <w:t xml:space="preserve">hal-02635473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Evrard</w:t>
+                <w:t xml:space="preserve">Fully regiocontrolled polyarylation of pyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Assongo Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.908-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo402200q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635473v1</w:t>
+                <w:t xml:space="preserve">hal-01065061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully regiocontrolled polyarylation of pyridine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Endogenous mammalian RF-amide peptides, including PrRP, kisspeptin and 26RFa, modulate nociception and morphine analgesia via NPFF receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Assongo Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo402200q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01065061v1</w:t>
+                <w:t xml:space="preserve">hal-02650252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuroprotector kynurenic acid increases neuronal cell survival through neprilysin induction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mensah-Nyagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.254-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trisubstitution of pyridine through sequential and regioselective palladium cross-coupling reactions affording analogs of known GPR54 antagonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (26), pp.10296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra41985a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous mammalian RF-amide peptides, including PrRP, kisspeptin and 26RFa, modulate nociception and morphine analgesia via NPFF receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Development of sub-nanomolar dipeptidic ligands of neuropeptide FF receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gealageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.07.012⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (24), pp.7471-7474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650252v1</w:t>
+                <w:t xml:space="preserve">hal-02993696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sub-nanomolar dipeptidic ligands of neuropeptide FF receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+                <w:t xml:space="preserve">New PDE4 inhibitors based on pharmacophoric similarity between papaverine and tofisopam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.J. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Justiniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (24), pp.7471-7474. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 21, pp.6567-6572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02993696v1</w:t>
+                <w:t xml:space="preserve">hal-00667395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PDE4 inhibitors based on pharmacophoric similarity between papaverine and tofisopam.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed A. Ibrahim</w:t>
+                <w:t xml:space="preserve">Involvement of neuropeptide FF receptors in neuroadaptive responses to acute and chronic opiate treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mollereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mouledous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (2), pp.424-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2011.01563.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667395v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of neuropeptide FF receptors in neuroadaptive responses to acute and chronic opiate treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in the presence of Bronsted acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2011.01563.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674971v1</w:t>
+                <w:t xml:space="preserve">hal-00195333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in the presence of Bronsted acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and reactivity of 2,3-dihydro-1H-2,3-benzodiazepine-1,4(5H)-dione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellal Malik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (1), pp.62-65</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.3791-3796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195333v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of 2,3-dihydro-1H-2,3-benzodiazepine-1,4(5H)-dione</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp.3791-3796</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.3142-3146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195328v1</w:t>
+                <w:t xml:space="preserve">hal-00129884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sheha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4, pp.3142-3146</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.612-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129884v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituted thiazolamide coupled to a redox delivery system: a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Laras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.612-618</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118749v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">substituded thiazolamide coupled to a redox delivery system : a new gamma-secretase inhibitor with enhanced pharmacokinetic profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">C. Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9887,3238 +9878,3195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Photoactivatable helical peptide inhibitors of y-secretase covalently bind to presenilin at a site close to but distinct from the active site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y. Kornilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.135-138</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102, pp.3230-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117234v1</w:t>
+                <w:t xml:space="preserve">hal-00159650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable helical peptide inhibitors of y-secretase covalently bind to presenilin at a site close to but distinct from the active site.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Laras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159650v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2-bromomethyl-8-substituted-benzo[c]chromen-6-ones. Synthesis and biological properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-acyl substituted 7-amino-4-chloroisocoumarin: a peptide degradation model via an imide mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Souard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15 (1), pp.135-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 14, pp.1771-1774</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02351737v1</w:t>
+                <w:t xml:space="preserve">hal-00305873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acyl substituted 7-amino-4-chloroisocoumarin: a peptide degradation model via an imide mechanism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.1771-1774</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305873v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New b-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.1676-1683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11 (14), pp.3141-3152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0968-0896(03)00235-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+                <w:t xml:space="preserve">New beta-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.1676-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154126v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New beta-strand macrocyclic peptidomimetic analogues containing alpha-(O-, S- or NH-)aryl substituted glycine residues: synthesis, chemical and enzymatic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new beta-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.1676-83</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304318v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new beta-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel synthesis of 3,4-dihydro-5-bromo[1,4]oxazin-2-one derivatives, new protease inhibitor scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.793-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304333v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity studies of 3-alkoxy-7-amino-4-chloroisocoumarins (beta-amyloid peptide inhibitors) versus different classes of amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.800-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of new anti-HIV amprenavir bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Michelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45, pp.3321-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154122v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of new anti-HIV amprenavir bioisosteres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Courcambeck</w:t>
+                <w:t xml:space="preserve">Synthesis and antiviral activity of new Anti-HIV amprenavir bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Michelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 45, pp.3321-24</w:t>
+              <w:t xml:space="preserve">, 2002, 45, pp.3321-3324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304305v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiviral activity of new Anti-HIV amprenavir bioisosteres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New protease inhibitors prevent gamma-secretase-mediated production of Ab40/42 without affecting Notch cleavage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Checler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 45, pp.3321-3324</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.507-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154120v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protease inhibitors prevent gamma-secretase-mediated production of Ab40/42 without affecting Notch cleavage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New 3'-azido-3'-deoxythymidin-5'-yl O-(omega-hydroxyalkyl) carbonate prodrugs: Synthesis and anti-HIV evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Checler</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pannecouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Witvrouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3, pp.507-511</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44, pp.777-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154118v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3'-azido-3'-deoxythymidin-5'-yl O-(omega-hydroxyalkyl) carbonate prodrugs: Synthesis and anti-HIV evaluation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Design of potential newHIV protease inhibitors: enantioconvergent synthesis of new pyrrolidin-3-ol, and pyrrolidin-3-one peptide conjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courcambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.1421-1430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Prion drugs reduce endoplasmic reticulum stress and protect human dopaminergic neurons from death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Timoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rio de Janero, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-8325-6563-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a novel orally bioavailable NPFF receptor antagonist for the treatment of opioid-induced hyperalgesia and analgesic tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
+              <w:t xml:space="preserve">4th annual IRN I-GPCRnet meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686680v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric Modulators of CDK4 for Lung Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Catherine Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Federation of American Societies for Experimental Biology (FASEB), Apr 2020, San Diego (California), United States. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.00334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central South University in HuNan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
+              <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686683v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAJEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Central South University in HuNan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195387v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthèse et fonctionnalisation de 2,3-benzodiazépines : Vers la construction d'une chimiothèque focalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII REGIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Buhl, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Gilbert Laustriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195398v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et fonctionnalisation de 2,3-benzodiazépines : Vers la construction d'une chimiothèque focalisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creation of a Chemical Diversity Space Around the 2,3-Benzodiazepine Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Institut Gilbert Laustriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Illkirch, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Synthetic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195391v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a Chemical Diversity Space Around the 2,3-Benzodiazepine Scaffold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Synthetic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">SAJEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195383v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6-Endo-dig cyclization of heteroarylesters to alkynes promoted by Lewis acid catalyst in presence of Brønsted acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'IFR Gilbert Laustriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Illkirch, France</w:t>
+              <w:t xml:space="preserve">XXVII REGIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Buhl, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195376v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of Benzodiazepines as phthalazine structurally-related compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-assisted cyclic amidine synthesis using TiCl4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on the Chemistry and Pharmacology of Pyridazines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'IFR Gilbert Laustriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195377v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse assistée par micro-onde d'amidines cycliques médiée par TiCl4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and synthesis of Benzodiazepines as phthalazine structurally-related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO'43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on the Chemistry and Pharmacology of Pyridazines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195388v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse assistée par micro-onde d'amidines cycliques médiée par TiCl4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECO'43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P2Y1 Purinergic Receptor : Synthesis of a fluorescent Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strep GPCR / Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13175,103 +13123,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19F NMR study of the interaction between an amino acid derived ligand and the transmembrane protein TSPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International conference, NMR: a tool for biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
@@ -13425,103 +13373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Niche et épigénétique des tumeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. </w:t>
@@ -13550,103 +13498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
@@ -13669,346 +13617,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686230v1</w:t>
+                <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
+                <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973622v1</w:t>
+                <w:t xml:space="preserve">hal-03686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumoral activity of new ligands targeting LINGO-1 for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14044,1402 +13992,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of RF313 the first orally available NPFF receptor antagonist.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+                <w:t xml:space="preserve">Pharmacological characterization of NPFF1R/GPR147 antagonists for the study of its role in the central control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Humbert</w:t>
+                <w:t xml:space="preserve">V Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Utard</w:t>
+                <w:t xml:space="preserve">F Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 45th Annual Meeting, Chicago, USA, (2015-10-17 / 2015-10-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+              <w:t xml:space="preserve">Journées du Campus d’Illkirch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Illkirch, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747309v1</w:t>
+                <w:t xml:space="preserve">hal-05037265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological characterization of NPFF1R/GPR147 antagonists for the study of its role in the central control of reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">In vitro and in vivo characterization of RF313 the first orally available NPFF receptor antagonist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J-J Bourguignon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Campus d’Illkirch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Illkirch, France. 2015</w:t>
+              <w:t xml:space="preserve">SFN 45th Annual Meeting, Chicago, USA, (2015-10-17 / 2015-10-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037265v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallado-catalyzed reactions applied to solid phase synthesis of dipeptidic GPR54 agonists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Modulation of nociception and morphine analgesia by endogenous RF−amide peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Simonneaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès du GFPP, Sète, France, (2013-05-26 / 2013-05-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sète, France. 2013</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Molecular Pharmacology, Il Ciocco, Italie (2013-05-08 / 2013-05-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Il Ciocco, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747272v1</w:t>
+                <w:t xml:space="preserve">hal-04750860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of nociception and morphine analgesia by endogenous RF−amide peptides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Pallado-catalyzed reactions applied to solid phase synthesis of dipeptidic GPR54 agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Molecular Pharmacology, Il Ciocco, Italie (2013-05-08 / 2013-05-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Il Ciocco, Italy. 2013</w:t>
+              <w:t xml:space="preserve">18e Congrès du GFPP, Sète, France, (2013-05-26 / 2013-05-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sète, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750860v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF receptors as novel drug targets in epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and SAR analysis of aminoguanidines hydrazones, a series of non peptidic NPFF ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Smolders</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">H Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Coppens</w:t>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
+              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747273v1</w:t>
+                <w:t xml:space="preserve">hal-05037289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the first orally available NPFF1-R antagonist capable of reversing opioid-induced hyperalgesia in rodents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dérivés polysubstitués de pyridines comme ligands hétérocycliques de GPR54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012, Poitiers, France, (2012-07-04 /2012-07-06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs SCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Romainville, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754574v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysubstituted derivatives of pyridines as heterocyclic ligands of GPR54</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Messe</w:t>
+                <w:t xml:space="preserve">Development of the first orally available NPFF1-R antagonist capable of reversing opioid-induced hyperalgesia in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Bihel</w:t>
+                <w:t xml:space="preserve">J-P Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Elhabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Campus Illkirch, ESBS, Illkirch, France, (2012-04-02 / 2012-04-03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Illkirch, France. 2012</w:t>
+              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012, Poitiers, France, (2012-07-04 /2012-07-06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749163v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide FF decreases Cortical and Amygdala Excitability Via NPFF1 and/or NPFF2 Receptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Neuropeptide FF receptors as novel drug targets in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Smolders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Sioncke</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747286v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Pd-catalyzed synthesis of polyfunctionalyzed pyridines as GPR54 antagonists.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Polysubstituted derivatives of pyridines as heterocyclic ligands of GPR54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">Journée Campus Illkirch, ESBS, Illkirch, France, (2012-04-02 / 2012-04-03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Illkirch, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037266v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and SAR analysis of aminoguanidines hydrazones, a series of non peptidic NPFF ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Regioselective Pd-catalyzed synthesis of polyfunctionalyzed pyridines as GPR54 antagonists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bihel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Medicinal Chemistry RICT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037289v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivés polysubstitués de pyridines comme ligands hétérocycliques de GPR54</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Wagner</w:t>
+                <w:t xml:space="preserve">Neuropeptide FF decreases Cortical and Amygdala Excitability Via NPFF1 and/or NPFF2 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Buffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Messe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+                <w:t xml:space="preserve">J Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Raedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sioncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheurs SCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Romainville, France. 2012</w:t>
+              <w:t xml:space="preserve">SFN 42nd Annual Meeting, New Orleans, USA, (2012-10-13 / 2012-10-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035740v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15457,103 +15405,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMULATIONS FOR METAL CATALYSIS IN WATER COMPRISING A SURFACTANT AND A LIPOPHILIC COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2023191383. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15584,64 +15532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PFAR-INHIBITING COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simonelig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Trollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15698,51 +15646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15790,90 +15738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornithine- and lysine-derivatives for the treatment of pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16077,51 +16025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Jesic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Manca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bihel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.01.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Djikic&#8208;stojsic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Nasir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Timoner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118758" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brugemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steinsoultz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien de Neve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Elhabazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727478v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacanau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02388" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Caroff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Cha&#239;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1110163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03435229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tourw&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00041A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Utard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bollenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nemska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020391" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qi Tang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bricard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02999762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lundqvist" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ludemann-Hombourger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elanie Kremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Alber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitrascuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#341;ie Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laboureyras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00099" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.03.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349611v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Nguekeu Zebaze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihu Dong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.049" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPMHKXCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alijevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Vaithia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Trendafilov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio Lopes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Eugen K&#252;mmerle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aquino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Xavier De&#8197;ara&#250;jo-J&#250;nior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ayachi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.02.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600331" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSVWVQ9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buffel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raedt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Herdt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12526" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C2RX0XV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Font&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600801" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T6L4RZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanelle Portelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Meurs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.04.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W4QP3CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997151v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roum&#233;as" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2015.07.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FCD4DX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500219h" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ftouni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Niu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00828j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.03.035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV6W9JXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Contesse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201500161" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XV6K97X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005167v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Buffel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Raedt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Herdt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12928" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Assongo Kenfack" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402200q" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612146v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.02.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K4X2X2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simonin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41985a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650252v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.07.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M562SWV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.049" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3S0CKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667395v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.J. Bihel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hellal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Ibrahim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674971v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trigo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mollereau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouledous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zajac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01563.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195333v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Malik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon Jean-Jacques" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195328v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129884v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bihel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bourguignon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118749v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Younes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shela" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415090b" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDA5BCCB962FBD7FE5E52CDD55090A5D77DD649E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kornilova" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Das" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.10.018" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D429PF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kraus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kraus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304322v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154126v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304318v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304333v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lelouard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves da Costa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304324v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304305v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Priem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courcambeck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154120v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Michelis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Priem" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courcambeck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourqui&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154110v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clerc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannecouque" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Witvrouw" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596509v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-6563-6" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570635v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Catherine Morris" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.00334" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195387v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195398v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195391v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195376v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195377v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195388v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105181v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686678v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Humbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037265v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Utard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bihel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmitt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Bourguignon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747272v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750860v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747273v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smolders" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Portelli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coppens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754574v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749163v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doebelin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wagner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meurs" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buffel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raedt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sioncke" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037266v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037289v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammoud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035740v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930599v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120430v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt M." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742565v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simmonet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Jesic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brugemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steinsoultz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Djikic&#8208;stojsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500518" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bihel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.01.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Manca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Nasir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Timoner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacanau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727478v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Le Guen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien de Neve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Elhabazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00442" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Laure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Royet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Caroff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Cha&#239;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1110163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126769" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bollenbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nemska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daubeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03435229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tourw&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simonin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00041A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Quillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Utard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lundqvist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rasmussen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ludemann-Hombourger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00227" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02999762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mohr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bricard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01764" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elanie Kremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Alber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14373" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alijevic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Vaithia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Trendafilov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPMHKXCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitrascuta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001262" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#341;ie Utard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laboureyras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00099" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.03.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Nguekeu Zebaze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihu Dong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25509" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio Lopes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Eugen K&#252;mmerle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701498" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aquino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Xavier De&#8197;ara&#250;jo-J&#250;nior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700832" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Quillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.03.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Font&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2016.00049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T6L4RZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600331" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSVWVQ9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368835v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ayachi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buffel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raedt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Herdt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12526" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C2RX0XV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Buffel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Meurs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanelle Portelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Raedt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Herdt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12928" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.04.030" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W4QP3CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roum&#233;as" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2015.07.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FCD4DX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ftouni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Niu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00828j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500219h" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.03.035" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV6W9JXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Contesse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201500161" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XV6K97X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065061v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Assongo Kenfack" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402200q" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650252v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.07.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M562SWV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.02.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K4X2X2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simonin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41985a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3S0CKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667395v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.J. Bihel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hellal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Ibrahim" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674971v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trigo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mollereau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouledous" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zajac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2011.01563.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Malik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon Jean-Jacques" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195328v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bihel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongeot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bourguignon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118749v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117234v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Younes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shela" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415090b" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDA5BCCB962FBD7FE5E52CDD55090A5D77DD649E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kornilova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Das" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351737v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.10.018" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D429PF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305873v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kraus" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154124v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kraus" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304322v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304333v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lelouard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves da Costa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154126v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304324v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304305v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michelis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Priem" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courcambeck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154120v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Michelis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Priem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courcambeck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154118v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourqui&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clerc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannecouque" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Witvrouw" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154116v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596509v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-6563-6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621863v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570635v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Catherine Morris" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.00334" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195391v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195383v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195387v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195398v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195376v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195377v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195388v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105181v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686678v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037265v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Utard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bihel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmitt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Bourguignon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747309v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Humbert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750860v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747272v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037289v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammoud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035740v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754574v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schneider" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747273v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smolders" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Portelli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coppens" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749163v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doebelin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037266v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747286v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meurs" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Buffel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raedt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sioncke" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930599v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120430v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt M." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742565v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simmonet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>