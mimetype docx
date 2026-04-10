--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2453,217 +2453,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme ubiquitaire de suivi des patients diabétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Gillard</w:t>
+                <w:t xml:space="preserve">New similarity index based on the aggregation of membership functions through OWA operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Compiègne, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lodz, Poland. pp.163--168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079650v1</w:t>
+                <w:t xml:space="preserve">hal-02079652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New similarity index based on the aggregation of membership functions through OWA operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Aït Younes</w:t>
+                <w:t xml:space="preserve">Plateforme ubiquitaire de suivi des patients diabétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lodz, Poland. pp.163--168</w:t>
+              <w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Compiègne, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079652v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Energy Monitoring over Wireless Sensor Networks</w:t>
               </w:r>
@@ -2846,56 +2846,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils insuliniques singuliers - Mise en évidence de la singularité de données dans un échantillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système d’exploration de données médicales complexes pour la recherche des cas &amp;quot;typiques&amp;quot; et &amp;quot;atypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshan Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2908,115 +2921,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude en télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Troyes, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGC 2014, Atelier "Fouille de données Complexes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079656v1</w:t>
+                <w:t xml:space="preserve">hal-02079653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’exploration de données médicales complexes pour la recherche des cas &amp;quot;typiques&amp;quot; et &amp;quot;atypiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profils insuliniques singuliers - Mise en évidence de la singularité de données dans un échantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3029,73 +3029,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2014, Atelier "Fouille de données Complexes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées d'étude en télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Troyes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079653v1</w:t>
+                <w:t xml:space="preserve">hal-02079656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring Complex Data using Representativeness Graphs</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Mamadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4260" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan Nourizadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emeriau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bittar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tirode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guihard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.07.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22482-0_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02332060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leblanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Mamadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4260" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan Nourizadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emeriau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bittar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tirode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guihard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.07.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22482-0_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02332060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>