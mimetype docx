--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -438,976 +438,988 @@
               <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (4), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Data According to Their Degree of Representativeness (DoR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Data Analysis of Insulin Therapy in the Elderly Type 2 Diabetic Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshan Nourizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (3), pp.32--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised spatio-functional clustering of fMRI data based on new functional feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Emeriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2), pp.93--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M Is a Growth Factor for Ewing Sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tirode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baud'Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 181 (5), pp.1782-1795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02438741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de données spatiotemporelles imprécises~: application en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.249--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Representativeness Based on Fuzzy Set Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Uncertain Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (3), pp.216-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Representativeness Based on Fuzzy Set Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Uncertain Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (3), pp.216-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Pixel-Oriented Visualization Technique Through Color Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (4), pp.257--265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image couleur pour visualiser des données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1423,51 +1435,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.453--460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1477,592 +1489,592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours des patients avec un diabète de type 1 dans la cohorte CARéDIAB, lien avec la rétinopathie diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vitellius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing electronic medical records of diabetic patients using pairwise similarity for explainable structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHeIC 2020 - Smart Health International Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank-Based Similarity Index (RBSI) in a Multidimensional DataSet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Innovations for Community Services (I4CS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Wolfsburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22482-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Structuring and Discovery of Relevant Cases for Exploration of High-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent User Interfaces (IUI) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'exploration et de recommandation pour l’aide au raisonnement médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IA &amp; Santé (affilié à PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier detection in high-dimensional spaces using one-dimensional neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,234 +2089,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouille de Données Complexes (FDC@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual instance-based recommendation system for medical data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France. pp.1747-1754, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité, généricité et singularité : augmentation de données pour l'exploration de dossiers médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,367 +2331,367 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données (VIF@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way for the exploration of a dataset based on a social choice inspired approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems (FedCSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gdansk, Poland. pp.41-46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2016F453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New similarity index based on the aggregation of membership functions through OWA operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Aït Younes</w:t>
+                <w:t xml:space="preserve">Plateforme ubiquitaire de suivi des patients diabétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lodz, Poland. pp.163--168</w:t>
+              <w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Compiègne, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079652v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme ubiquitaire de suivi des patients diabétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Gillard</w:t>
+                <w:t xml:space="preserve">New similarity index based on the aggregation of membership functions through OWA operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Compiègne, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lodz, Poland. pp.163--168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079650v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Energy Monitoring over Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2708,87 +2720,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dubrovnik, Croatia. pp.788--792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boutamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,1943 +2828,1943 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Compiègne, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’exploration de données médicales complexes pour la recherche des cas &amp;quot;typiques&amp;quot; et &amp;quot;atypiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Profils insuliniques singuliers - Mise en évidence de la singularité de données dans un échantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2014, Atelier "Fouille de données Complexes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées d'étude en télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Troyes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079653v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils insuliniques singuliers - Mise en évidence de la singularité de données dans un échantillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Un système d’exploration de données médicales complexes pour la recherche des cas &amp;quot;typiques&amp;quot; et &amp;quot;atypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshan Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude en télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Troyes, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGC 2014, Atelier "Fouille de données Complexes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079656v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring Complex Data using Representativeness Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Innovations for Community Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reims, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Profile of Diabetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Innovations for Community Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reims, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire de données d’insulinothérapie du diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshan Nourizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fontainebleau, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de données morphométriques abdominales à l’aide d’un capteur de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Chalençon-Piotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aassif Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité et graphe de représentants~: une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brest, France. pp.73--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité et graphe de représentants : une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.73--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données spatiotemporelles imprécises : application en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Fouille de Données Complexes, conférence Extraction et Gestion des Connaissances 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.69--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity feature extraction for spatio-functional clustering of fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Emeriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles archéologiques : à la recherche d'éléments représentatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier " Fouille de données complexes " conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sophia-antipolis, France. pp.95--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration d'un ensemble de quantités floues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lens, France. pp.134--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vecteur de meilleur rang moyen : une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hussenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Troyes, France. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vecteur de meilleur rang moyen~: une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hussenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France, Troyes, Unknown Region. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une classification non-supervisée basée sur un nouvel indice de connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgium. pp.30--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Fuzzy Representation For Connecting Data To a Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Soft Computing MENDEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Brno, Czech Republic. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compendium de données multidimensionnelles par une image couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2005 Atelier Visualisation et extraction de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIMCI: Visualization of Multidimensional images through Color Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4768,73 +4780,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th World Multi-Conference on Systemics, Cybernetics and Informatics, Color Image Processing &amp; Applications Special Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orlando, Florida, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation d'images multicomposantes par une image couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4850,146 +4862,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie pour les sciences du vivant et la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of high dimensional data through a single color image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IASTED International Conference on Visualisalization, Imaging and Image Processing (VIIP'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Benalmádena, Spain. pp.874--879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4999,51 +5011,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation d'Images Multicomposantes par une Image Couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5063,51 +5075,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Faupel, P. Smigielski, R. Grzymala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie et Photonique pour les Sciences du Vivant et de la Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fontis/Formatis, pp.303--308, 2003, 2-88476-005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5117,51 +5129,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Data Mining Through Extraction of Representative Exemplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5170,65 +5182,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5375,51 +5387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Mamadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4260" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan Nourizadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emeriau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bittar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tirode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guihard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.07.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22482-0_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02332060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Mamadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4260" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJG8TGV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan Nourizadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emeriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bittar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tirode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guihard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.07.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22482-0_12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02332060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02133359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F453" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>