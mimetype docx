--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -365,291 +365,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+                <w:t xml:space="preserve">Knowledge graph embedding for predicting and analyzing microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Mohammed Khatbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27591-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+                <w:t xml:space="preserve">hal-05411308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge graph embedding for predicting and analyzing microbial interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Khatbane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.43541. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27591-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411308v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
               </w:r>
@@ -1165,511 +1165,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
+                <w:t xml:space="preserve">Impact of Erwinia gerundensis as a Biocontrol Agent on the Sanitary and Technological Quality of Barley Malt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Eusèbe Gnonlonfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Gabriela Fotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+                <w:t xml:space="preserve">Sophie Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12163117⟩</w:t>
+              <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (2), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610470.2023.2216630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590724v1</w:t>
+                <w:t xml:space="preserve">hal-05033162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Erwinia gerundensis as a Biocontrol Agent on the Sanitary and Technological Quality of Barley Malt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Fotin</w:t>
+                <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schwebel</w:t>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Salles</w:t>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610470.2023.2216630⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-022-02014-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033162v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+                <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-022-02014-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12163117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953726v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the growth of Fusarium tricinctum and reduction of its enniatin production by Erwinia gerundensis isolated from Barley Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusèbe Gnonlonfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Fotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81 (2), pp.1-11. </w:t>
@@ -1969,429 +1969,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Fanny George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Louvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Séverine Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214611v1</w:t>
+                <w:t xml:space="preserve">hal-03137377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Potential Citrate Metabolism Pathways in Carnobacterium maltaromaticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Mahieux</w:t>
+                <w:t xml:space="preserve">Heng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Finn Kvist Vogensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9102169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137377v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Potential Citrate Metabolism Pathways in Carnobacterium maltaromaticum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Kvist Vogensen</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (10), pp.2169. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9102169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472775v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Pseudomonas putida KT2440 for the production of isobutanol</w:t>
               </w:r>
@@ -2511,77 +2511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, efficient and easy to implement method to purify bacterial pili from Lacticaseibacillus rhamnosus GG based on multimodal chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,1125 +2907,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilocus sequence typing of Carnobacterium maltaromaticum strains associated with fish disease and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">N.E. Ramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">S.M. El Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.14127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177524v1</w:t>
+                <w:t xml:space="preserve">hal-02498289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Carnobacterium maltaromaticum strains associated with fish disease and dairy products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of lactose and galactose metabolism in Lactic Acid Bacteria dedicated to expert genomic annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mangavel</w:t>
+                <w:t xml:space="preserve">Christelle Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Revol-Junelles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14127⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498289v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of lactose and galactose metabolism in Lactic Acid Bacteria dedicated to expert genomic annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food Matrix Design for Effective Lactic Acid Bacteria Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">F. Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Borges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.03.020⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.285-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498292v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Matrix Design for Effective Lactic Acid Bacteria Delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Burgain</w:t>
+                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guerin</w:t>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.285-310. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132412v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Identification of Candidate Strains for Biopreservation by Using Bioluminescent Listeria monocytogenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Cherrat</w:t>
+                <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahoefa Awussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Taha</w:t>
+                <w:t xml:space="preserve">D. Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.537-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498290v1</w:t>
+                <w:t xml:space="preserve">hal-02132419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Borges</w:t>
+                <w:t xml:space="preserve">High-Throughput Identification of Candidate Strains for Biopreservation by Using Bioluminescent Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Guerin</w:t>
+                <w:t xml:space="preserve">Ahoefa Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84, pp.537-544. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132419v1</w:t>
+                <w:t xml:space="preserve">hal-02498290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive interactions between milk fat globule membrane and Lactobacillus rhamnosus GG inhibit bacterial attachment to Caco-2 TC7 intestinal cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Guerin</w:t>
+                <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Soligot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Elisabeth Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.03.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2899), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898950v1</w:t>
+                <w:t xml:space="preserve">hal-02498291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Adhesive interactions between milk fat globule membrane and Lactobacillus rhamnosus GG inhibit bacterial attachment to Caco-2 TC7 intestinal cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Singer</w:t>
+                <w:t xml:space="preserve">Claire Soligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Guilbaud</w:t>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2899), </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.44 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498291v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis reveals ecological differentiation in the genus carnobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle F. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taminiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,77 +4102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,64 +4236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of imaging techniques to identify efficient controlled release systems of Lactobacillus rhamnosus GG during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,64 +4504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes associated to lactose metabolism illustrate the high diversity of Carnobacterium maltaromaticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,64 +4663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Carnobacterium divergens V41, a Bacteriocin-Producing Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,103 +4784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili of Lactobacillus rhamnosus GG mediate interaction with β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Bacharouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.35-41. </w:t>
@@ -5211,51 +5211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,90 +5332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid bacteria in dairy food: Surface characterization and interactions with food matrix components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5740,363 +5740,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
+                <w:t xml:space="preserve">Identification of metabolic pathways involved in the biosynthesis of flavor compound 3-methylbutanal from leucine catabolism by Carnobacterium maltaromaticum LMA 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jacquet</w:t>
+                <w:t xml:space="preserve">Inam Afzal, Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Borges</w:t>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (2), pp.372-382. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3), pp.332-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05195.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059696v1</w:t>
+                <w:t xml:space="preserve">hal-00777662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic pathways involved in the biosynthesis of flavor compound 3-methylbutanal from leucine catabolism by Carnobacterium maltaromaticum LMA 28</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+                <w:t xml:space="preserve">T. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Borges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">F. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00777662v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of class IIa bacteriocin Cbn BM1 depends on the physiological state of the target bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,64 +6332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Inam Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6465,64 +6465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity of Darfiyeh, a Lebanese artisanal raw goat's milk cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eikmanns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Reinscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (11), pp.5405-5414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7496,476 +7496,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cse, a chimeric and variable gene, encodes and extracellular protein involved in cellular segregation in Streptococcus thermophilus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Borges</w:t>
+                <w:t xml:space="preserve">cse , a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Layec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676622v1</w:t>
+                <w:t xml:space="preserve">hal-03649067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cse , a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
+                <w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649067v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">cse, a chimeric and variable gene, encodes and extracellular protein involved in cellular segregation in Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631252v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Streptococcus thermophilus CNRZ368 genes involved in defense against superoxide stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,51 +8042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of oxidative stress-resistant mutants of Streptococcus thermophilus CNRZ368</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,51 +8175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Streptococcus thermophilus CNRZ368 genes involved in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,51 +8335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stroebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (36), pp.33386-33397. </w:t>
@@ -8569,710 +8569,710 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helinck</w:t>
+                <w:t xml:space="preserve">Anna Grizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Microbiomes Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770074v1</w:t>
+                <w:t xml:space="preserve">hal-05555180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Habonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617633v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
+                <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne, Oct 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">24e colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426430v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacteriocin International Conference - BIC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Microbes 2023 - 18e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843169v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madga Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Microbial Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian Society of Food, Agricultural and Environmental Microbiology (SIMTREA), Sep 2023, Parma, Italy</w:t>
+              <w:t xml:space="preserve">Bacteriocin International Conference - BIC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426390v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
+                <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
@@ -9307,221 +9307,346 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023 - 18e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Microbial Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society of Food, Agricultural and Environmental Microbiology (SIMTREA), Sep 2023, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426415v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de communautés microbiennes en émulsions inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème CBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club des Bactéries Lactiques, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428164v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propagation de communautés microbiennes en émulsions inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème CBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club des Bactéries Lactiques, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9536,88 +9661,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madga Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022 17ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9627,91 +9752,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness as a criterion for selecting biopreservation strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. El Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,198 +9855,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bergen (NO), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428273v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9964,214 +10089,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">1st Forum on Fermented Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426451v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Callon</w:t>
+                <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Forum on Fermented Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ecully (Lyon), France</w:t>
+              <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426025v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10180,101 +10305,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10284,146 +10409,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Microbe-Matrix in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23004-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10433,51 +10558,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10529,51 +10654,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10583,639 +10708,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04854468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baccaunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0136, Anses. 2023, 55 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11225,114 +11350,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de gènes par réassortiment de modules : caractères chimérique et variable de cse, un gène impliqué dans la ségrégation cellulaire chez la bactérie Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11479,51 +11604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27591-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kheir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eus&#232;be Gnonlonfoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2023.2216630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2022.2041970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Pardini Gontijo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kvist Vogensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02529614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nitschel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ankenbauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Welsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wirth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Massner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ramia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Kheir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Iskandar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.03.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Awussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle F. Iskandar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00357" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HNQ5D5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Afzal, Muhammad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.05.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0147W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5H9M3S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Samen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heinz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Boisvert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eikmanns" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Reinscheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044933-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.03.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8084TPX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ060PML-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eikmanns" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reinscheid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00717-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0130-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2220-2229.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-004-0712-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68009DBFFE60C0A4C3D597C333F275F09F06213B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200108200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633874v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. El Kheir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748087v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27591-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kheir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eus&#232;be Gnonlonfoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2023.2216630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2022.2041970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Pardini Gontijo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kvist Vogensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02529614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nitschel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ankenbauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Welsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wirth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Massner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ramia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Kheir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Iskandar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.03.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Awussi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle F. Iskandar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00357" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HNQ5D5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Afzal, Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.05.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0147W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5H9M3S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Samen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heinz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Boisvert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eikmanns" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Reinscheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044933-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.03.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8084TPX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ060PML-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eikmanns" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reinscheid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00717-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0130-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2220-2229.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-004-0712-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68009DBFFE60C0A4C3D597C333F275F09F06213B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200108200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. El Kheir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>