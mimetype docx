--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -365,291 +365,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge graph embedding for predicting and analyzing microbial interactions</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Khatbane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27591-9⟩</w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411308v1</w:t>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge graph embedding for predicting and analyzing microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Mohammed Khatbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27591-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
               </w:r>
@@ -763,295 +763,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serial cultures in invert emulsion and monophase systems for microbial community shaping and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine J. Martin</w:t>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-024-02322-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691925v1</w:t>
+                <w:t xml:space="preserve">hal-04457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial cultures in invert emulsion and monophase systems for microbial community shaping and propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Mangavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gapp</w:t>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelore Elfassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.2233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-024-02322-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457918v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selection process based on the robustness of anti-Listeria monocytogenes activity reveals two strains of Carnobacterium maltaromaticum with biopreservation properties in cheese</w:t>
               </w:r>
@@ -1076,64 +1076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 415, pp.110635. </w:t>
@@ -1165,511 +1165,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Erwinia gerundensis as a Biocontrol Agent on the Sanitary and Technological Quality of Barley Malt</w:t>
+                <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eusèbe Gnonlonfoun</w:t>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Fotin</w:t>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schwebel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Salles</w:t>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610470.2023.2216630⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12163117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033162v1</w:t>
+                <w:t xml:space="preserve">hal-04590724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+                <w:t xml:space="preserve">Impact of Erwinia gerundensis as a Biocontrol Agent on the Sanitary and Technological Quality of Barley Malt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusèbe Gnonlonfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Fotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Sophie Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-022-02014-w⟩</w:t>
+              <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (2), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610470.2023.2216630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953726v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (16), pp.3117. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12163117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-022-02014-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590724v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the growth of Fusarium tricinctum and reduction of its enniatin production by Erwinia gerundensis isolated from Barley Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusèbe Gnonlonfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Fotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81 (2), pp.1-11. </w:t>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1969,429 +1969,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
+                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny George</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Mahieux</w:t>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Daniel</w:t>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Titécat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137377v1</w:t>
+                <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Potential Citrate Metabolism Pathways in Carnobacterium maltaromaticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kvist Vogensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (10), pp.2169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9102169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Séverine Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Louvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214611v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Pseudomonas putida KT2440 for the production of isobutanol</w:t>
               </w:r>
@@ -2511,77 +2511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, efficient and easy to implement method to purify bacterial pili from Lacticaseibacillus rhamnosus GG based on multimodal chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,64 +2671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,628 +2907,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Carnobacterium maltaromaticum strains associated with fish disease and dairy products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Ramia</w:t>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. El Kheir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.M. Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14127⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498289v1</w:t>
+                <w:t xml:space="preserve">hal-02177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of lactose and galactose metabolism in Lactic Acid Bacteria dedicated to expert genomic annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence typing of Carnobacterium maltaromaticum strains associated with fish disease and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. El Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Iskandar</w:t>
+                <w:t xml:space="preserve">C. Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.M. Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.03.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.14127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498292v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Matrix Design for Effective Lactic Acid Bacteria Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of lactose and galactose metabolism in Lactic Acid Bacteria dedicated to expert genomic annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gomand</w:t>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Borges</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121140⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132412v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Food Matrix Design for Effective Lactic Acid Bacteria Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">J. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">A.-M. Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.285-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177524v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.537-544. </w:t>
@@ -3700,64 +3700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,103 +3834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesive interactions between milk fat globule membrane and Lactobacillus rhamnosus GG inhibit bacterial attachment to Caco-2 TC7 intestinal cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 167, pp.44 - 53. </w:t>
@@ -3981,51 +3981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis reveals ecological differentiation in the genus carnobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle F. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taminiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,77 +4102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,64 +4236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of imaging techniques to identify efficient controlled release systems of Lactobacillus rhamnosus GG during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 226, pp.1-4. </w:t>
@@ -4504,64 +4504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes associated to lactose metabolism illustrate the high diversity of Carnobacterium maltaromaticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,77 +4663,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Carnobacterium divergens V41, a Bacteriocin-Producing Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4784,103 +4784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili of Lactobacillus rhamnosus GG mediate interaction with β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Bacharouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.35-41. </w:t>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,51 +5211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,90 +5332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid bacteria in dairy food: Surface characterization and interactions with food matrix components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5785,64 +5785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 157 (3), pp.332-339. </w:t>
@@ -5918,77 +5918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (2), pp.372-382. </w:t>
@@ -6039,64 +6039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of class IIa bacteriocin Cbn BM1 depends on the physiological state of the target bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6465,77 +6465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity of Darfiyeh, a Lebanese artisanal raw goat's milk cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eikmanns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Reinscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (11), pp.5405-5414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7496,476 +7496,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cse , a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Layec</w:t>
+                <w:t xml:space="preserve">cse, a chimeric and variable gene, encodes and extracellular protein involved in cellular segregation in Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649067v1</w:t>
+                <w:t xml:space="preserve">hal-02676622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
+                <w:t xml:space="preserve">cse , a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631252v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cse, a chimeric and variable gene, encodes and extracellular protein involved in cellular segregation in Streptococcus thermophilus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737-2746</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676622v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Streptococcus thermophilus CNRZ368 genes involved in defense against superoxide stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,51 +8042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of oxidative stress-resistant mutants of Streptococcus thermophilus CNRZ368</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,51 +8175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Streptococcus thermophilus CNRZ368 genes involved in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,51 +8335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stroebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (36), pp.33386-33397. </w:t>
@@ -8648,51 +8648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8885,51 +8885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,277 +8978,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madga Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023 - 18e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Bacteriocin International Conference - BIC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426415v1</w:t>
+                <w:t xml:space="preserve">hal-04843169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacteriocin International Conference - BIC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843169v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
@@ -9260,51 +9260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,202 +9385,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne, Oct 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Microbes 2023 - 18e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426430v1</w:t>
+                <w:t xml:space="preserve">hal-04426415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de communautés microbiennes en émulsions inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème CBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club des Bactéries Lactiques, Jun 2022, Rennes, France</w:t>
@@ -9622,90 +9622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madga Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022 17ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
@@ -9805,64 +9805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. El Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bergen (NO), Norway</w:t>
@@ -9885,152 +9885,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426451v1</w:t>
+                <w:t xml:space="preserve">hal-04428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
@@ -10042,327 +10042,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Forum on Fermented Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ecully (Lyon), France</w:t>
+              <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426025v1</w:t>
+                <w:t xml:space="preserve">hal-04426451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">1st Forum on Fermented Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428273v1</w:t>
+                <w:t xml:space="preserve">hal-04426025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
@@ -10449,64 +10449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10598,51 +10598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11082,271 +11082,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baccaunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0136, Anses. 2023, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04171242v1</w:t>
+                <w:t xml:space="preserve">anses-04453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-04453336v1</w:t>
+                <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11604,51 +11604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27591-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kheir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eus&#232;be Gnonlonfoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2023.2216630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2022.2041970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Pardini Gontijo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kvist Vogensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02529614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nitschel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ankenbauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Welsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wirth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Massner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ramia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Kheir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Iskandar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.03.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Awussi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle F. Iskandar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00357" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HNQ5D5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Afzal, Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.05.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0147W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5H9M3S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Samen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heinz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Boisvert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eikmanns" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Reinscheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044933-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.03.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8084TPX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ060PML-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eikmanns" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reinscheid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00717-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0130-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2220-2229.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-004-0712-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68009DBFFE60C0A4C3D597C333F275F09F06213B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200108200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. El Kheir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27591-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kheir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eus&#232;be Gnonlonfoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2023.2216630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2022.2041970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Pardini Gontijo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kvist Vogensen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02529614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nitschel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ankenbauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Welsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wirth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Massner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ramia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Kheir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Iskandar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.03.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Awussi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle F. Iskandar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00357" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HNQ5D5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Afzal, Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.05.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0147W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5H9M3S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Samen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heinz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Boisvert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eikmanns" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Reinscheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044933-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.03.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8084TPX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ060PML-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eikmanns" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reinscheid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00717-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0130-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2220-2229.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-004-0712-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68009DBFFE60C0A4C3D597C333F275F09F06213B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200108200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. El Kheir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>