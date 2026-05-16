--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -629,429 +629,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callon</w:t>
+                <w:t xml:space="preserve">Amandine J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00445-24⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689925v1</w:t>
+                <w:t xml:space="preserve">hal-04691925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial cultures in invert emulsion and monophase systems for microbial community shaping and propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serial fermentation in milk generates functionally diverse community lineages with different degrees of structure stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-024-02322-3⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00445-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457918v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Serial cultures in invert emulsion and monophase systems for microbial community shaping and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (14), pp.2233. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-024-02322-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691925v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selection process based on the robustness of anti-Listeria monocytogenes activity reveals two strains of Carnobacterium maltaromaticum with biopreservation properties in cheese</w:t>
               </w:r>
@@ -1076,64 +1076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 415, pp.110635. </w:t>
@@ -1184,51 +1184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,64 +1452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Fotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,295 +2103,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Potential Citrate Metabolism Pathways in Carnobacterium maltaromaticum</w:t>
+                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Fanny George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Kvist Vogensen</w:t>
+                <w:t xml:space="preserve">Séverine Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (10), pp.2169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9102169⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472775v1</w:t>
+                <w:t xml:space="preserve">hal-03137377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Potential Citrate Metabolism Pathways in Carnobacterium maltaromaticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Titécat</w:t>
+                <w:t xml:space="preserve">Heng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Finn Kvist Vogensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.2169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9102169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137377v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Pseudomonas putida KT2440 for the production of isobutanol</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3426,338 +3426,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Borges</w:t>
+                <w:t xml:space="preserve">High-Throughput Identification of Candidate Strains for Biopreservation by Using Bioluminescent Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Guerin</w:t>
+                <w:t xml:space="preserve">Ahoefa Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84, pp.537-544. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132419v1</w:t>
+                <w:t xml:space="preserve">hal-02498290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Identification of Candidate Strains for Biopreservation by Using Bioluminescent Listeria monocytogenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Cherrat</w:t>
+                <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahoefa Awussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Taha</w:t>
+                <w:t xml:space="preserve">D. Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.537-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498290v1</w:t>
+                <w:t xml:space="preserve">hal-02132419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 226, pp.1-4. </w:t>
@@ -4689,51 +4689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,307 +5740,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic pathways involved in the biosynthesis of flavor compound 3-methylbutanal from leucine catabolism by Carnobacterium maltaromaticum LMA 28</w:t>
+                <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inam Afzal, Muhammad</w:t>
+                <w:t xml:space="preserve">T. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 157 (3), pp.332-339. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.372-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777662v1</w:t>
+                <w:t xml:space="preserve">hal-02059696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of metabolic pathways involved in the biosynthesis of flavor compound 3-methylbutanal from leucine catabolism by Carnobacterium maltaromaticum LMA 28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inam Afzal, Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jacquet</w:t>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3), pp.332-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05195.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059696v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of class IIa bacteriocin Cbn BM1 depends on the physiological state of the target bacteria</w:t>
               </w:r>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Inam Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8648,64 +8648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiomes Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t>
@@ -8885,77 +8885,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
@@ -8984,51 +8984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,77 +9122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9247,77 +9247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9372,77 +9372,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et propriétés d’acidification de communautés bactériennes du lait cru lors de fermentations séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9497,64 +9497,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de communautés microbiennes en émulsions inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,51 +9622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,64 +9805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Cherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara M. El Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bergen (NO), Norway</w:t>
@@ -9904,64 +9904,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,77 +10029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10154,77 +10154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and acidification properties of raw milk bacterial communities during serial fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10279,64 +10279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,51 +10436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Microbe-Matrix in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10598,77 +10598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11604,51 +11604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27591-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kheir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eus&#232;be Gnonlonfoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2023.2216630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2022.2041970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Pardini Gontijo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kvist Vogensen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02529614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nitschel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ankenbauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Welsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wirth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Massner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ramia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Kheir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Iskandar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.03.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Awussi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle F. Iskandar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00357" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HNQ5D5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Afzal, Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.05.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0147W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5H9M3S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Samen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heinz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Boisvert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eikmanns" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Reinscheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044933-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.03.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8084TPX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ060PML-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eikmanns" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reinscheid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00717-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0130-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2220-2229.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-004-0712-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68009DBFFE60C0A4C3D597C333F275F09F06213B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200108200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. El Kheir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27591-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kheir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eus&#232;be Gnonlonfoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2023.2216630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610470.2022.2041970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03797946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Pardini Gontijo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kvist Vogensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02529614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nitschel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ankenbauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Welsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wirth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Massner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Ramia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Kheir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Iskandar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.03.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Awussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle F. Iskandar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00357" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HNQ5D5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Afzal, Muhammad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.05.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0147W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5H9M3S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Samen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heinz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Boisvert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eikmanns" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Reinscheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044933-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.03.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8084TPX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ060PML-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eikmanns" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reinscheid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00717-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0130-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2220-2229.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-004-0712-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68009DBFFE60C0A4C3D597C333F275F09F06213B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200108200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. El Kheir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>