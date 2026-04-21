--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -1802,217 +1802,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+                <w:t xml:space="preserve">La confiance comme facteur d’efficacité de l’organisation projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Prolog - 1ère conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697905v1</w:t>
+                <w:t xml:space="preserve">hal-04508232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance comme facteur d’efficacité de l’organisation projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prolog - 1ère conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Metz (France), France</w:t>
+              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508232v1</w:t>
+                <w:t xml:space="preserve">hal-01697905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
               </w:r>
@@ -2344,528 +2344,614 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire confiance pour échanger plus efficacement l’information dans l’équipe : le rôle du cadre de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La collaboration dans le parcours de soins : vers une confiance réflexive entre patients et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bentahar O.; Benzidia S. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Garidi et Jihane Sebai (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le supply chain management de la Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le parcours patient. La fabrique du partenariat en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol.9, , pp.69-84, 2026, Série Santé et Innovation</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511450v1</w:t>
+                <w:t xml:space="preserve">hal-05555805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des parties prenantes comme facteur d’échec. Illustration sur un projet de GTEC dans un parc technologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire confiance pour échanger plus efficacement l’information dans l’équipe : le rôle du cadre de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nobile, D.; Marin, A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bentahar O.; Benzidia S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management de la dynamique territoriale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le supply chain management de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.bent.2019.01.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992159v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et souffrance au travail, une lecture critique du paradoxe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La représentation des parties prenantes comme facteur d’échec. Illustration sur un projet de GTEC dans un parc technologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Couteret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobile, D.; Marin, A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La souffrance au travail : quelle responsabilité de l’entreprise ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management de la dynamique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, 2018, 9782814305045</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508184v1</w:t>
+                <w:t xml:space="preserve">hal-02992159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interprétation simmelienne de la bureaucratie et du réseau</w:t>
+                <w:t xml:space="preserve">RSE et souffrance au travail, une lecture critique du paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards actuels sur la société contemporaine : la pensée de Georg Simmel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La souffrance au travail : quelle responsabilité de l’entreprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.15-30, 2012, 9782200275938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.barde.2012.01.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508206v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture de la confiance à la lumière des réflexions de Simmel</w:t>
+                <w:t xml:space="preserve">Une interprétation simmelienne de la bureaucratie et du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards actuels sur la société contemporaine : la pensée de Georg Simmel.</w:t>
+              <w:t xml:space="preserve">Regards actuels sur la société contemporaine : la pensée de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2-296-10792-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508202v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lecture de la confiance à la lumière des réflexions de Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards actuels sur la société contemporaine : la pensée de Georg Simmel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-296-10792-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations de confiance et éthique dans le réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2878,51 +2964,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lecoutre; P. Lièvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.146-156, 2008, 978-2-7462-1940-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2932,100 +3018,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance comme mode de contrôle social. L'exemple des cabinets de conseil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Nanterre - Paris X, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3035,105 +3121,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture critique des usages de la confiance dans les formes organisationnelles idéales-typiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lorraine (France); Laboratoire CEREFIGE, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04308352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3280,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couteret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.364.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.95-110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.barde.2012.01.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couteret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.364.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.95-110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.barde.2012.01.0015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magista" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>