--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -131,282 +131,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
+                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112209v1</w:t>
+                <w:t xml:space="preserve">hal-05112207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
+                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05112207v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail à distance et innovation : la confiance pour inventer de nouveaux modes de travail collaboratifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -479,51 +479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift trust et équipes temporaires : une étude exploratoire dans les cabinets de conseil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, p.41-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -583,51 +583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Couteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 39 (5), pp.157-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -700,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (6), pp.824-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Couteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (4), pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -876,446 +876,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘From the Flames to the Light’ : 100 years of the commodification of the dark tourist site around the Verdun battlefield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur-rationalité et formes organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.61-72. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXIV (58), pp.45-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2017.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.058.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511413v1</w:t>
+                <w:t xml:space="preserve">hal-02511409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur-rationalité et formes organisationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘From the Flames to the Light’ : 100 years of the commodification of the dark tourist site around the Verdun battlefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2017.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.058.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02511409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier thématique : La mort est mon métier.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delacour</w:t>
+                <w:t xml:space="preserve">Les visages de la confiance personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (262), pp.67-71. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXIII (55), pp.247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.055.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043082v1</w:t>
+                <w:t xml:space="preserve">hal-02511418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visages de la confiance personnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+                <w:t xml:space="preserve">Introduction au dossier thématique : La mort est mon métier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XXIII (55), pp.247. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (262), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.055.0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511418v1</w:t>
+                <w:t xml:space="preserve">hal-03043082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, entre instrument de gestion et instrumentalisation au service de la gestion ? Une lecture critique du lien RSE/souffrance au travail au prisme des sciences de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1549,51 +1549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la confiance entre le patient et les professionnels de santé pour soutenir la collaboration dans le parcours de soin - l'apport des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition du colloque "Démocratie en Santé", Pouvoir d'agir des usagers en France et au Québec : partage de connaissances pour une plus grande démocratie en santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Revue des Sciences de Gestion, la chaire de Gestion des services de santé du Cnam et le Lirsa, Jun 2024, Montréal et Paris en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1631,51 +1631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de la confiance et les comportements organisationnels positifs : des pistes pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée de recherche de la revue Ripco - Comportements organisationnels positifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue RIPCO, Jun 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’AFMAT-ARIHME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de MAnagement du Tourisme; Association pour la Recherche Interdisciplinaire sur le Management des Entreprises, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1802,368 +1802,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance comme facteur d’efficacité de l’organisation projet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prolog - 1ère conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Metz (France), France</w:t>
+              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508232v1</w:t>
+                <w:t xml:space="preserve">hal-01697928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La confiance comme facteur d’efficacité de l’organisation projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Prolog - 1ère conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697905v1</w:t>
+                <w:t xml:space="preserve">hal-04508232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697928v1</w:t>
+                <w:t xml:space="preserve">hal-01697905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance personnelle et le projet. Une lecture luhmannienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,191 +2182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de confiance et éthique dans le réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethique et relations de confiance en milieu organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée transdisciplinaire de recherche « Management et réseaux sociaux » avec le soutien de l’AGRH et de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque Ethique stratégique et/ou stratégies éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643850v1</w:t>
+                <w:t xml:space="preserve">hal-03643849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique et relations de confiance en milieu organisationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations de confiance et éthique dans le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ethique stratégique et/ou stratégies éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">2ème journée transdisciplinaire de recherche « Management et réseaux sociaux » avec le soutien de l’AGRH et de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643849v1</w:t>
+                <w:t xml:space="preserve">hal-03643850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2384,51 +2384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration dans le parcours de soins : vers une confiance réflexive entre patients et professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,51 +2483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire confiance pour échanger plus efficacement l’information dans l’équipe : le rôle du cadre de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bentahar O.; Benzidia S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le supply chain management de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2019, </w:t>
@@ -2565,51 +2565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des parties prenantes comme facteur d’échec. Illustration sur un projet de GTEC dans un parc technologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et souffrance au travail, une lecture critique du paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La souffrance au travail : quelle responsabilité de l’entreprise ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.15-30, 2012, 9782200275938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3366,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couteret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.364.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.95-110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.barde.2012.01.0015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magista" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couteret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.364.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.95-110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.barde.2012.01.0015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magista" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>