--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -72,6352 +72,6352 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Electrolyte and Temperature on the Tortuosity Measurement by Electrochemical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Baptiste Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Topical Meeting ISE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stresa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-crosslinked degradable elastomers with self-healing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Biomaterials Society ESB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behavior of structured electrospun scaffolds dedicated to soft tissue engineering: from experimental characterization to simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomat – Materials for Health Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration of honeycomb micropatterned fibrous scaffolds by electrospinning with anisotropic mechanical properties for soft tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradable PLA micro-structured scaffolds for cell guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESBiomech Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden (GERMANY), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Cellulose Nanofillers on the Rheological Properties of Polymer Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The XVth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very Concentrated Plate-Like Kaolin Suspensions Under Large Amplitude Oscillatory Shear: a Microstructural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The XVth International Congres on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement viscoélastique linéaire et faiblement non-linéaire de suspensions concentrées de plaquettes d'argile colloïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement viscoélastique linéaire et faiblement non-linéaire de suspensions concentrées de plaquettes d'argile colloïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comportement viscoélastique linéaire et faiblement non-linéaire de suspensions concentrées de plaquettes d'argile colloïdales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.CFM2007-0143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological properties of cationic telechelic polyelectrolyte physical gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gotzamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tsitsilianis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hersonisos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of liquid electrolyte salt nature and concentration on tortuosity measurement of battery electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mayousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.145567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Crosslinked Degradable Elastomeric Networks With Self-Healing Properties: Bringing Multi(catechol) Star-Block Copolymers into Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.2077-2091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c17515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun Chitosan Nanofibers used for Chondrocyte Development: Influence of the Structure of Fibrillar Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaudo Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoWorld Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 08 (02), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17756/nwj.2022-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Chondrocyte cell adhesion on chitosan supports using single-cell atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Félix Soltero Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112339⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2021.2008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396947v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic electrospun honeycomb polycaprolactone scaffolds: Elaboration, morphological and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+                <w:t xml:space="preserve">Electrospun Biomaterials from Chitosan Blends Applied as Scaffold for Tissue Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104124⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13071037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492882v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Biomaterials from Chitosan Blends Applied as Scaffold for Tissue Regeneration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13071037⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.112339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481674v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrocyte cell adhesion on chitosan supports using single-cell atomic force microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lardy</w:t>
+                <w:t xml:space="preserve">Anisotropic electrospun honeycomb polycaprolactone scaffolds: Elaboration, morphological and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2021.2008135⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.104124 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424529v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan based biomaterials for cartilage tissue engineering: Chondrocyte adhesion and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.100018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fhfh.2021.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Nanofibers Made of Chitosan/Hyaluronan Electrostatic Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoWorld Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 07 (01), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17756/nwj.2021-086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Chitosan/Hyaluronan Complex Nanofibers. Characterization and Physical Properties as a Function of the Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Félix Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.2004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym12092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopharmaceutical Assessment of Dexamethasone Acetate-Based Hydrogels Combining Hydroxypropyl Cyclodextrins and Polysaccharides for Ocular Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xurxo Garcia-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Choisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Wouessidjewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verdoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaterials from Chitosan Processed by Electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoWorld Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 05 (02), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17756/nwj.2019-069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradable multi(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.209-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtchem.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcytosis maintains CFTR apical polarity in the face of constitutive and mutation-induced basolateral missorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud-Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schnúr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (10), pp.jcs226886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.226886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaterials Based on Electrospun Chitosan. Relation between Processing Conditions and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Enrique García García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Enrique García García</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félix Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Advances in Chitin/Chitosan Characterization and Applications, 10 (3), pp.257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym10030257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Pure and Stable Chitosan Nanofibers by Electrospinning in the Presence of Poly(ethylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Mengistu Lemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chitins 2016, 17 (11), pp.1790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms17111790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically reduced electrospun polyacrilonitrile–carbon nanotube nanofibers hydrogels as electrode material for bioelectrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hugenell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.233 - 238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccase wiring on free-standing electrospun carbon nanofibres using a mediator plug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (78), pp.14574-14577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5CC03906A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-Decorated PCL Fibers for Specific Protein Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anica Lancuški</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (6), pp.1877-1884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm400263d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual process-induced curl and shrinkage of electrospun PVDF membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sundaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (17), pp.4588-4593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun Azido-PCL Nanofibers for Enhanced Surface Functionalization by Click Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anica Lancuški</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (12), pp.6499-6504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am301458y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun azido-PCL nanofibers for enhanced surface functionalization by click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lancuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.6499-6504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(oxyethylene) and ramie whiskers based nanocomposites: influence of processing: extrusion and casting/evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra D’aprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (4), pp.957 - 973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-011-9543-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite polymer electrolyte based on whisker or microfibrils polyoxyethylene nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra D’aprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (18), pp.5186 - 5194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dispersion procedure on rheological properties of aqueous solutions of high molecular weight PEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra D’aprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (5), pp.529 - 540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00397-009-0402-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of starch derivatives/polycaprolactone blends processed by reactive extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (9), pp.1862-1870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.21160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of starch derivatives/polycaprolactone blends processed by reactive extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (9), pp.1862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic behavior of very concentrated plate-like kaolin suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Linear and non-linear viscoelastic behavior of very concentrated kaolinite suspensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (6), pp.1253-1270. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 51, pp.1253-1270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481430v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear viscoelastic behavior of very concentrated kaolinite suspensions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of alpha-aminoazaheterocycle-methylglyoxal adducts as a new class of high affinity inhibitors of CFTR chloride channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. Pharmacol. Exp. Ther.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1023-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.123307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282268v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of alpha-aminoazaheterocycle-methylglyoxal adducts as a new class of high affinity inhibitors of CFTR chloride channels.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Core-Shell Nanoparticles Formed as Soluble Hydrogen Bonding Interpolymer Complexes at low pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sotiropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Staikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Pharmacol. Exp. Ther.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.123307⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (22), pp.11252-11258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701561y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383202v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Core-Shell Nanoparticles Formed as Soluble Hydrogen Bonding Interpolymer Complexes at low pH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georgios Staikos</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic behavior of very concentrated plate-like kaolin suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la701561y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.1253-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.2790023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400227v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-tunable rheological properties of a telechelic cationic polyelectrolyte reversible hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gotzamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tsitsilianis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.510-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Thermothickening Phenomenon Exhibited by a Triblock Polyampholyte in Aqueous Salt-Free Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Tsitsilianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Petekidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Sfika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (7), pp.2883-2888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma047520p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Properties of Physical Gel Formed by Triblock Polyampholyte in Salt-Free Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantinos Tsitsilianis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (10), pp.3899-3904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma0353890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickening effect in soluble hydrogen-bonding interpolymer complexes. Influence of pH and molecular parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sotiropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Staikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (4), pp.927-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.1763941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Dynamics in a Monatomic Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Scopigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Di Leonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tsutsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92 (2), pp.025503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.025503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of semidilute aqueous solutions of a thermoassociative copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Staikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bokias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (2), pp.577-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.1545077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear behavior of very concentrated suspensions of plate-like kaolin particles in shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (6), pp.1493-1504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.1608952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Temperature and Clays/Emulsion Microstructure on Oil-Based Mud Low Shear Rate Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Herzhaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (03), pp.211-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2118/86197-PA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of compositional heterogeneity in an associative commercial polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (11), pp.3375-3380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0032-3861(02)00101-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laponite Dispersions in the Presence of an Associative Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (1), pp.155-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la011032i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960934v1</w:t>
-              </w:r>
-[...1355 lines deleted...]
-                <w:t xml:space="preserve">hal-00496678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6448,77 +6448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Battery Electrode Manufacturing Process on Electrode Characteristics and Electrochemical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mayousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6569,103 +6569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradablemulti(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBiomech Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dresden (GERMANY), Germany</w:t>
@@ -6833,77 +6833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched-block copolymer photo-crosslinker functionalized with photoreactive groups and its use for shaping degradable photo-crosslinked elastomers suitable for medical and tissue-engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/144236. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6953,103 +6953,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bonded Interpolymer Complexes Soluble at Low pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Staikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sotiropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bokias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vitaliy V Khutoryanskiy &amp; Georgios Staikos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen-Bonded Interpolymer Complexes: Formation, Structure and Applications</w:t>
@@ -7114,103 +7114,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Core-Shell Nanoparticles Formed as Soluble Hydrogen﷓Bonding Interpolymer Complexes at low pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sotiropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Staikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7397,51 +7397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Christian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaudo Marguerite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2022-101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garcia Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13071037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F&#233;lix Soltero Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2021.2008135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2021.100018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2021-086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Mazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurxo Garcia-Otero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wouessidjewe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verdoot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2019-069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schn&#250;r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fukuda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10030257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mengistu Lemma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111790" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lancu&#353;ki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400263d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundaray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH0W7632-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301458y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra D&#8217;aprea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9543-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFC5Q772-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.04.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SPCZ62K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0402-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8F5D72E58E0565FE89F39E76C89ADA8176835F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21160" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2DG9VK2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2790023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sotiropoulou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Staikos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701561y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotzamanis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsitsilianis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481426v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Yannopoulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Petekidis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sfika" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047520p" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0353890" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MHM5C5S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1763941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Leonardo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruocco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsutsui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.025503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bokias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1545077" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1608952" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herzhaft" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/86197-PA" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00101-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQS54075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011032i" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP35CVZR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chavillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chazelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361663v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-022280mtgabs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chavillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chazelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotzamanis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsitsilianis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Christian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaudo Marguerite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2022-101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garcia Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F&#233;lix Soltero Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2021.2008135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13071037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2021.100018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2021-086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurxo Garcia-Otero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wouessidjewe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verdoot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2019-069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schn&#250;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fukuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226886" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982905v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10030257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mengistu Lemma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111790" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lancu&#353;ki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400263d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundaray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH0W7632-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301458y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra D&#8217;aprea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9543-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFC5Q772-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SPCZ62K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0402-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8F5D72E58E0565FE89F39E76C89ADA8176835F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21160" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2DG9VK2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sotiropoulou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Staikos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701561y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2790023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Yannopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Petekidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sfika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047520p" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0353890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MHM5C5S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1763941" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Leonardo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruocco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsutsui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.025503" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bokias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1545077" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1608952" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herzhaft" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/86197-PA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00101-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQS54075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011032i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP35CVZR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-022280mtgabs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>