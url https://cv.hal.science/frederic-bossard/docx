--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1848,533 +1848,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrocyte cell adhesion on chitosan supports using single-cell atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Armando Félix Soltero Martinez</w:t>
+                <w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2021.2008135⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.112339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424529v1</w:t>
+                <w:t xml:space="preserve">hal-04396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Biomaterials from Chitosan Blends Applied as Scaffold for Tissue Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
+                <w:t xml:space="preserve">Anisotropic electrospun honeycomb polycaprolactone scaffolds: Elaboration, morphological and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13071037⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.104124 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481674v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+                <w:t xml:space="preserve">Chondrocyte cell adhesion on chitosan supports using single-cell atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Armando Félix Soltero Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, pp.112339. </w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2021.2008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396947v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic electrospun honeycomb polycaprolactone scaffolds: Elaboration, morphological and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+                <w:t xml:space="preserve">Electrospun Biomaterials from Chitosan Blends Applied as Scaffold for Tissue Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 113, pp.104124 -. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13071037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492882v1</w:t>
+                <w:t xml:space="preserve">hal-04481674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan based biomaterials for cartilage tissue engineering: Chondrocyte adhesion and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.100018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2460,77 +2460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Nanofibers Made of Chitosan/Hyaluronan Electrostatic Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Enrique Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoWorld Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 07 (01), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2815,51 +2815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaterials from Chitosan Processed by Electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoWorld Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 05 (02), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Advances in Chitin/Chitosan Characterization and Applications, 10 (3), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Mengistu Lemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chitins 2016, 17 (11), pp.1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7397,51 +7397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chavillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chazelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotzamanis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsitsilianis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Christian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaudo Marguerite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2022-101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garcia Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F&#233;lix Soltero Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2021.2008135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13071037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2021.100018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2021-086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurxo Garcia-Otero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wouessidjewe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verdoot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2019-069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schn&#250;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fukuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226886" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982905v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10030257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mengistu Lemma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111790" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lancu&#353;ki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400263d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundaray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH0W7632-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301458y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra D&#8217;aprea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9543-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFC5Q772-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SPCZ62K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0402-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8F5D72E58E0565FE89F39E76C89ADA8176835F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21160" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2DG9VK2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sotiropoulou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Staikos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701561y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2790023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Yannopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Petekidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sfika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047520p" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0353890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MHM5C5S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1763941" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Leonardo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruocco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsutsui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.025503" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bokias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1545077" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1608952" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herzhaft" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/86197-PA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00101-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQS54075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011032i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP35CVZR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-022280mtgabs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chavillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chazelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotzamanis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsitsilianis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Christian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaudo Marguerite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2022-101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garcia Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F&#233;lix Soltero Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2021.2008135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13071037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2021.100018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2021-086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurxo Garcia-Otero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wouessidjewe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verdoot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2019-069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schn&#250;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fukuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226886" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982905v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Enrique Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10030257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mengistu Lemma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111790" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hugenell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Maaref" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JW26GR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourourou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03906A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lancu&#353;ki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400263d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundaray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH0W7632-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301458y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra D&#8217;aprea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9543-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFC5Q772-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SPCZ62K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0402-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8F5D72E58E0565FE89F39E76C89ADA8176835F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21160" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2DG9VK2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Routaboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sotiropoulou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Staikos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701561y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2790023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Yannopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Petekidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sfika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047520p" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantinos Tsitsilianis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0353890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MHM5C5S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1763941" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Leonardo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruocco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsutsui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.025503" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bokias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1545077" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1608952" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herzhaft" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/86197-PA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00101-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQS54075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011032i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP35CVZR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-022280mtgabs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>