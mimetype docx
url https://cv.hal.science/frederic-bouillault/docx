--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -729,291 +729,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nore</w:t>
+                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.4600104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2749539⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677693v1</w:t>
+                <w:t xml:space="preserve">hal-01692589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Queval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.4600104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2749539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692589v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model‐order nonlinear subspace reduction of electric machines by means of POD and DEI methods for copper losses calculation</w:t>
               </w:r>
@@ -1116,64 +1116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Equivalent Model to Compute the Electro-Magnetic Behavior of Twisted Multi-Filamentary Superconductors Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,200 +1361,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Reduction of Power Transformer Core Noise Generation due to Magnetostriction Induced Deformations using Fully Coupled Finite Element Modeling Optimization Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dular</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2687409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531370v1</w:t>
+                <w:t xml:space="preserve">hal-01530911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,408 +1612,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Power Transformer Core Noise Generation due to Magnetostriction Induced Deformations using Fully Coupled Finite Element Modeling Optimization Procedures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2687409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530911v1</w:t>
+                <w:t xml:space="preserve">hal-01531370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the time-dependent induction equation with advection using Whitney elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2015-0235⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7401304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2486838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264162v1</w:t>
+                <w:t xml:space="preserve">hal-01249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Approximation of the time-dependent induction equation with advection using Whitney elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.7401304. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.326-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2486838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2015-0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249937v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized magneto-elastic behavior model for the computation of strain due to magnetostriction in transformers</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.8000212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3686,51 +3686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of magnetic behavior in the modeling of electro-mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Alexandre Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 487, pp.1-10. </w:t>
@@ -4046,260 +4046,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Excitation Frequency on Magnetic Levitation Systems with a High-T c Superconductor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">Modeling of magnetoelectric sensor using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souri Mimoune</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2-3), pp.273-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779089v1</w:t>
+                <w:t xml:space="preserve">hal-00779077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Analytical Magnetic Optimizations for Accelerator Dipole Block Designs</w:t>
+                <w:t xml:space="preserve">First Performance Test of Ceramic-insulated Nb3Sn Conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rochepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.4900804. </w:t>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.6000104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2174817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2182971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779078v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
               </w:r>
@@ -4413,265 +4418,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Performance Test of Ceramic-insulated Nb3Sn Conductors</w:t>
+                <w:t xml:space="preserve">2D Analytical Magnetic Optimizations for Accelerator Dipole Block Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rochepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vedrine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.6000104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2182971⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.4900804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2174817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779079v1</w:t>
+                <w:t xml:space="preserve">hal-00779078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetoelectric sensor using finite element method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">The Influence of Excitation Frequency on Magnetic Levitation Systems with a High-T c Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-012-1880-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779077v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of forces between magnet and HTS in a levitation system using new approach of the control volume method based on an unstructured grid</w:t>
               </w:r>
@@ -4683,51 +4683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,51 +5163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress on switched reluctance motors: a magneto-elastic finite-element approach based on multiscale constitutive laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,338 +5420,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Superconducting Magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">3D Finite Element Model for Magnetoelectric Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2041334⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.23303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557517v1</w:t>
+                <w:t xml:space="preserve">hal-00623577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of superconducting filaments for coupled problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp.3229-3232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Finite Element Model for Magnetoelectric Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling of Superconducting Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010078⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.1634-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2041334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00623577v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D par la méthode des volumes finis des phénomènes électromagnétiques et thermiques couplés dans les matériaux supraconducteurs à haute température critique</w:t>
               </w:r>
@@ -5957,51 +5957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of magneto-electric composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,131 +6059,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the influence of flux creep and of thermal effect on dynamic behaviour of magnetic levitation systems with a high- superconductor using control volume method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Magnetoelastic and Piezoelectric Coupling: Application to SRM Noise Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bouillault</w:t>
+                <w:t xml:space="preserve">Xavier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Mimoune</w:t>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1218-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480144v1</w:t>
+                <w:t xml:space="preserve">hal-00406731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
               </w:r>
@@ -6258,157 +6284,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetoelastic and Piezoelectric Coupling: Application to SRM Noise Damping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the influence of flux creep and of thermal effect on dynamic behaviour of magnetic levitation systems with a high- superconductor using control volume method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ojeda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">L. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">S.M. Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.1218-1221. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406731v1</w:t>
+                <w:t xml:space="preserve">hal-00480144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic formalism for homogenization of coupled behaviors: application to magnetoelectroelastic behavior</w:t>
               </w:r>
@@ -6596,385 +6596,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Modélisation de structures de type plaque contenant des matériaux piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.915781⟩</w:t>
+              <w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.11.717-730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352289v1</w:t>
+                <w:t xml:space="preserve">hal-01227365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Plate Structure With Piezoelectric Patches: Damping Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (6), pp.798-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de structures de type plaque contenant des matériaux piézoélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Corcolle</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.834-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.915781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rige.11.717-730⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01227365v1</w:t>
+                <w:t xml:space="preserve">hal-00352289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a beam structure with piezoelectric materials: introduction to SSD techniques</w:t>
               </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7132,51 +7132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,440 +7225,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration damping with piezoelectric actuators for electrical motors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Numerical analysis for the design of a magneto-elastic characterisation device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lécrivain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (6), pp.44-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131041v1</w:t>
+                <w:t xml:space="preserve">hal-03019357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electromagnetic strains on a structure such as switched reluctance machine</w:t>
+                <w:t xml:space="preserve">Vibration damping with piezoelectric actuators for electrical motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710714001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2007109⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130128v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis for the design of a magneto-elastic characterisation device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Besbes</w:t>
+                <w:t xml:space="preserve">Analysis of electromagnetic strains on a structure such as switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2007109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019357v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10227,64 +10227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Equivalent Model to Compute the Electro-Magnetic Behaviour of Twisted Multi-filamentary Superconductors Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10454,394 +10454,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Solenoid Coil Cooling by Ferrofluid with a Spectral / Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
+                <w:t xml:space="preserve">Zanella Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t>
+              <w:t xml:space="preserve">compumag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692604v1</w:t>
+                <w:t xml:space="preserve">hal-01632711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of magneto-elastic behavior using simplified multi-scale model : application on power transformer core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingyong Liu</w:t>
+                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2017</w:t>
+              <w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685844v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Solenoid Coil Cooling by Ferrofluid with a Spectral / Finite Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nore</w:t>
+                <w:t xml:space="preserve">3D modeling of magneto-elastic behavior using simplified multi-scale model : application on power transformer core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">compumag</w:t>
+              <w:t xml:space="preserve">Compumag 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632711v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique de composites multiferroïques granulaires par la méthode des éléments finis</w:t>
               </w:r>
@@ -11054,252 +11054,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetostriction Induced Deformation Using Computer Code Chaining and Equivalent Stress Projection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">An equivalent strain approach for magneto-elastic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7815950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401868v1</w:t>
+                <w:t xml:space="preserve">hal-01405706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent strain approach for magneto-elastic couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Modeling of Magnetostriction Induced Deformation Using Computer Code Chaining and Equivalent Stress Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7815950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405706v1</w:t>
+                <w:t xml:space="preserve">hal-02401868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique multiéchelle</w:t>
               </w:r>
@@ -11337,51 +11337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mininger Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11737,280 +11737,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">3D Modeling of Superconductors modeling based on E-H Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244953v1</w:t>
+                <w:t xml:space="preserve">hal-01236938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Superconductors modeling based on E-H Formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Masson</w:t>
+                <w:t xml:space="preserve">Calculation of Magnetostriction Induced Deformations in Grain Oriented and Non-Oriented Silicon Iron Transformer Cores Thanks to an Imposed Magnetic Flux Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">compumag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236938v1</w:t>
+                <w:t xml:space="preserve">hal-01531192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of Magnetostriction Induced Deformations in Grain Oriented and Non-Oriented Silicon Iron Transformer Cores Thanks to an Imposed Magnetic Flux Method</w:t>
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
@@ -12024,535 +12024,535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">compumag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531192v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Influence de la direction du champ magnétique appliqué sur les pertes et l’aimantation des supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531331v1</w:t>
+                <w:t xml:space="preserve">hal-01236701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Analysis of trapped magnetic field and temperature rise in bulk superconductor during magnetization process by MMPSC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur l'inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Jijel, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446543v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la direction du champ magnétique appliqué sur les pertes et l’aimantation des supraconducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
+                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236701v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of trapped magnetic field and temperature rise in bulk superconductor during magnetization process by MMPSC method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur l'inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Jijel, Algeria</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238270v1</w:t>
+                <w:t xml:space="preserve">hal-03446543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des Pertes Cuivre dans les Conducteurs Multi- filamentaires et Application aux Bobinages des Machines à Réluctance Variable à Double Saillance</w:t>
               </w:r>
@@ -13003,377 +13003,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Trapped Magnetic Field During Magnetization Process by SPA Method of Bulk Superconductor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Féliachi</w:t>
+                <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.PA3:9</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104148v1</w:t>
+                <w:t xml:space="preserve">hal-01065400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of direction of the applied magnetic field on losses and magnetizations of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Makong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference, ASC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Charlotte, United States. pp.USB-3LPo2H-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bossavit</w:t>
+                <w:t xml:space="preserve">Analysis of Trapped Magnetic Field During Magnetization Process by SPA Method of Bulk Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Féliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.PA3:9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065400v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the magneto-mechanical coupling to the prediction of deformation of non-oriented FeSi based transformers</w:t>
               </w:r>
@@ -13461,407 +13461,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo generators end windings magneto-mechanical analysis using a fully analytic magnetic model</w:t>
+                <w:t xml:space="preserve">Reducing the cost of mesh-to-mesh data transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moreau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931752v1</w:t>
+                <w:t xml:space="preserve">hal-00931751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Several Concentric Layers of Superconducting Filaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931750v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">Modeling of Several Concentric Layers of Superconducting Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931745v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the cost of mesh-to-mesh data transfer</w:t>
+                <w:t xml:space="preserve">Turbo generators end windings magneto-mechanical analysis using a fully analytic magnetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931751v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of magneto-electric sensor model parameters</w:t>
               </w:r>
@@ -13968,51 +13968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-implicit 3D approach in a Discontinuous Galerkin Method for computing current density in superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,476 +14057,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnets behavior in electro-mechanical system modelling: formulations and computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bossavit</w:t>
+                <w:t xml:space="preserve">Influence of Mechanical Boundary Conditions on Magnetoelectric Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.142</w:t>
+              <w:t xml:space="preserve">CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779122v1</w:t>
+                <w:t xml:space="preserve">hal-00779132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magneto-elastic problems on disconnected meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du couplage magnetoelectrique associé aux forces de Lorentz pour une céramique piezoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zifu Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.46-47</w:t>
+              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (Numelec 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779121v1</w:t>
+                <w:t xml:space="preserve">hal-00779123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage magnetoelectrique associé aux forces de Lorentz pour une céramique piezoélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Magnets behavior in electro-mechanical system modelling: formulations and computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (Numelec 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.144</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779123v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mechanical Boundary Conditions on Magnetoelectric Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Modeling of magneto-elastic problems on disconnected meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779132v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of excitation frequency on Magnetic Levitation Systems with a High-Tc Superconductor</w:t>
               </w:r>
@@ -14888,51 +14888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD2.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15143,51 +15143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD4.11 (ID 509)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15238,51 +15238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïd Idoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15765,64 +15765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15854,122 +15854,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Homogenization Model for Coupled Behavior: Application to Three Phase Electro-Magneto-Elastic Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Superconducting Filaments for Coupled Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ischia, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 576-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447331v1</w:t>
+                <w:t xml:space="preserve">hal-00447979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Thermique Equivalent d'une Encoche Statorique basé sur la Méthode FIT</w:t>
               </w:r>
@@ -16044,191 +16031,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization Modeling of Superconducting magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">An Homogenization Model for Coupled Behavior: Application to Three Phase Electro-Magneto-Elastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Magnet Technology (MT-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Hefei, China</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ischia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447313v1</w:t>
+                <w:t xml:space="preserve">hal-00447331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Superconducting Filaments for Coupled Problem</w:t>
+                <w:t xml:space="preserve">Magnetization Modeling of Superconducting magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 576-577</w:t>
+              <w:t xml:space="preserve">21st International Conference on Magnet Technology (MT-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447979v1</w:t>
+                <w:t xml:space="preserve">hal-00447313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Thermal Model for Stator Slot</w:t>
               </w:r>
@@ -16316,191 +16316,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures composites magnéto-électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">EMSA'08 (8th European Magnetic Sensors and Actuators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354450v1</w:t>
+                <w:t xml:space="preserve">hal-00352408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element model for magnetoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16532,122 +16519,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Corcolle</w:t>
+                <w:t xml:space="preserve">Structures composites magnéto-électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA'08 (8th European Magnetic Sensors and Actuators)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352408v1</w:t>
+                <w:t xml:space="preserve">hal-00354450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation du comportement de milieux hétérogènes magnétiques : détermination des fluctuations intraphases</w:t>
               </w:r>
@@ -16741,90 +16741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of magnetoelastic and piezoelectric coupling: Application to SRM noise damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16849,51 +16849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of magneto-electric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16957,51 +16957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet magnéto-électrique pour capteur de position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17065,51 +17065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis de dispositifs basés sur l’utilisation de matériaux actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17173,51 +17173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for the design of a magneto-elastic characterization device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17281,51 +17281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de caractérisation du comportement magnétoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17415,51 +17415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17508,182 +17508,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t>
+              <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251625v1</w:t>
+                <w:t xml:space="preserve">hal-03322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modelling of displacement control device using giant magnetostrictive material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17724,251 +17724,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Actuators for Advanced Automotive Applications (SENSACT2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322665v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18055,51 +18055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Finite Element Model Reduction for Copper LossesCalculation in Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18293,77 +18293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whitney element approach for dynamo action modeling with a von Karman type velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18414,90 +18414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical Evaluation of Trapped Magnetic Field and Temperature of a Rectangular GdBaCuO Bulk Magnetized by MMPSC Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Féliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18977,51 +18977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04391799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3341054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyong Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2687409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2493062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-74DXVRKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285555" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Journeaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alexandre Journeaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281461" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Journeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244074" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rochepault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vedrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N9RKDN3H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120419" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-19W8R76W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1880-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8233NWLL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174817" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. de Rapper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rondeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2182971" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Idoughi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2159013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2081356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634374v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mininger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dennemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GBS38KS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2041334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045884" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.325-343" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1VXDXND2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152789" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mimoune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012568" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.214110" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.910551" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915781" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.717-730" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADD83ABE47871C638F684441E571F70DDF23730A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836762" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L3GJM6LM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130128v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G77TXRX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Antunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A. Bastos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871428" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.844561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996228" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319380v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106357" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319097v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Verite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106355" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-a-1.1988.0078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002102018100" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF36442917D2A9081534D06333E876DC7C1A8D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245477v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019860021010059500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4C4403D30982E67F423963E1DBC91454D3970A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel-Razek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001802010300" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D129776118A6B8390A0187E9DC497210D1F6FE80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062845" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816347" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7815950" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244953v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238270v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104148v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khene" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimoune" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ganet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931750v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931751v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931743v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779122v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779121v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifu Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779132v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779119v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mebarek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711580v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627016v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711577v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711581v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322633v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447331v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447979v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354450v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414623v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352408v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352403v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03294048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322644v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poizat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237995v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03149622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04391799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3341054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyong Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2687409" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2493062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-74DXVRKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285555" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Journeaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alexandre Journeaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281461" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Journeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244074" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rochepault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vedrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N9RKDN3H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120419" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-19W8R76W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. de Rapper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rondeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2182971" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1880-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8233NWLL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Idoughi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2159013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2081356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634374v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mininger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dennemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GBS38KS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045884" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2041334" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.325-343" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1VXDXND2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152789" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012568" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480144v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mimoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.214110" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.910551" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.717-730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADD83ABE47871C638F684441E571F70DDF23730A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352288v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915781" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836762" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L3GJM6LM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G77TXRX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Antunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A. Bastos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871428" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.844561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996228" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319380v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106357" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319097v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Verite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106355" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-a-1.1988.0078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002102018100" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF36442917D2A9081534D06333E876DC7C1A8D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245477v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019860021010059500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4C4403D30982E67F423963E1DBC91454D3970A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel-Razek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001802010300" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D129776118A6B8390A0187E9DC497210D1F6FE80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062845" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685844v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405706v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7815950" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816347" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531192v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244953v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimoune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ganet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931750v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931752v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931743v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779132v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779122v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779121v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifu Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779119v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mebarek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711580v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627016v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711577v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711581v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322633v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447979v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447313v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414623v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352403v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03294048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322644v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poizat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237995v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03149622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>