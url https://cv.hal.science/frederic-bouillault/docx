--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -729,291 +729,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.4600104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2749539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692589v1</w:t>
+                <w:t xml:space="preserve">hal-01677693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Coil Cooling by Ferrofluid with a Spectral/Finite-Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nore</w:t>
+                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.4600104. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2749539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677693v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model‐order nonlinear subspace reduction of electric machines by means of POD and DEI methods for copper losses calculation</w:t>
               </w:r>
@@ -1116,64 +1116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Equivalent Model to Compute the Electro-Magnetic Behavior of Twisted Multi-Filamentary Superconductors Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1227,871 +1227,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetic Induced Deformation Using Computer Code Chaining and Source Tensor Projection</w:t>
+                <w:t xml:space="preserve">Reduction of Power Transformer Core Noise Generation due to Magnetostriction Induced Deformations using Fully Coupled Finite Element Modeling Optimization Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuqi Tang</w:t>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2687409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531198v1</w:t>
+                <w:t xml:space="preserve">hal-01530911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Power Transformer Core Noise Generation due to Magnetostriction Induced Deformations using Fully Coupled Finite Element Modeling Optimization Procedures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2687409⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530911v1</w:t>
+                <w:t xml:space="preserve">hal-01692558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Masson</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (2), pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.2298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692558v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Modeling of Magnetic Induced Deformation Using Computer Code Chaining and Source Tensor Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531370v1</w:t>
+                <w:t xml:space="preserve">hal-01531198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Approximation of the time-dependent induction equation with advection using Whitney elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2486838⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.326-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2015-0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249937v1</w:t>
+                <w:t xml:space="preserve">hal-01264162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the time-dependent induction equation with advection using Whitney elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.326-338. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7401304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2015-0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2486838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264162v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized magneto-elastic behavior model for the computation of strain due to magnetostriction in transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.8000212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2647,2173 +2647,2173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of applied field effect on trapped magnetic field during pulsed field magnetization of bulk superconductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
+                <w:t xml:space="preserve">A 3-D Semi-Implicit Method for Computing the Current Density in Bulk Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambretchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014130479⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7009204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104284v1</w:t>
+                <w:t xml:space="preserve">hal-01093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D Semi-Implicit Method for Computing the Current Density in Bulk Superconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">Reducing the Cost of Mesh-to-Mesh Data Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alexandre Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7009204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284934⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7010704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093374v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Several Concentric Layers of Superconducting Filaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">Turbo generators end windings magneto-mechanical analysis using a fully analytic magnetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7009604. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 50 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01093298v1</w:t>
+                <w:t xml:space="preserve">hal-01104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo generators end windings magneto-mechanical analysis using a fully analytic magnetic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+                <w:t xml:space="preserve">Modeling of Several Concentric Layers of Superconducting Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7009604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104278v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Cost of Mesh-to-Mesh Data Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Alexandre Journeaux</w:t>
+                <w:t xml:space="preserve">3D analysis of applied field effect on trapped magnetic field during pulsed field magnetization of bulk superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (1), pp.10601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014130479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01104260v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Dynamic System Modeling Using Computer Code Chaining and Field Projections</w:t>
+                <w:t xml:space="preserve">3D magnetic optimization of dipole ends with rectangular cross-sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Journeaux</w:t>
+                <w:t xml:space="preserve">Etienne Rochepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2244074⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.24507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089747v1</w:t>
+                <w:t xml:space="preserve">hal-01089715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D magnetic optimization of dipole ends with rectangular cross-sections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vedrine</w:t>
+                <w:t xml:space="preserve">Multi-physics problems computation using numerically adapted meshes: application to magneto-thermo-mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 64 (2), pp.24507. </w:t>
+              <w:t xml:space="preserve">, 2013, 61 (3), 30001 (25 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089715v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics problems computation using numerically adapted meshes: application to magneto-thermo-mechanical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+                <w:t xml:space="preserve">Influence of mechanical boundary conditions on magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130098⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.2009-2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2244859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931732v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical boundary conditions on magnetoelectric sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Relevance of magnetic behavior in the modeling of electro-mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alexandre Journeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), 24503 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2244859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931727v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of magnetic behavior in the modeling of electro-mechanical systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bossavit</w:t>
+                <w:t xml:space="preserve">Numerical study of the relation between the thermal effect and the stability of the levitation system excited by an external source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120419⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 487, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089748v1</w:t>
+                <w:t xml:space="preserve">hal-00931725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the relation between the thermal effect and the stability of the levitation system excited by an external source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ben Alia</w:t>
+                <w:t xml:space="preserve">Magneto-Mechanical Dynamic System Modeling Using Computer Code Chaining and Field Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.1757 - 1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931725v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Out of Plane Component of E and H in 2D Computation of Extrinsic Magneto-Electric Problem Using E-H Formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Modeling of magnetoelectric sensor using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2-3), pp.273-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779073v1</w:t>
+                <w:t xml:space="preserve">hal-00779077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetoelectric sensor using finite element method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">First Performance Test of Ceramic-insulated Nb3Sn Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rochepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.6000104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2182971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779077v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Performance Test of Ceramic-insulated Nb3Sn Conductors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rondeaux</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2182971⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.591-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779079v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">2D Analytical Magnetic Optimizations for Accelerator Dipole Block Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rochepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.591-594. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.4900804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2174817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779074v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Analytical Magnetic Optimizations for Accelerator Dipole Block Designs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vedrine</w:t>
+                <w:t xml:space="preserve">The Influence of Excitation Frequency on Magnetic Levitation Systems with a High-T c Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.4900804. </w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2174817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10948-012-1880-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779078v1</w:t>
+                <w:t xml:space="preserve">hal-00779089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Excitation Frequency on Magnetic Levitation Systems with a High-T c Superconductor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D modeling of forces between magnet and HTS in a levitation system using new approach of the control volume method based on an unstructured grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 475, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-012-1880-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779089v1</w:t>
+                <w:t xml:space="preserve">hal-00779075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of forces between magnet and HTS in a levitation system using new approach of the control volume method based on an unstructured grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">The Role of the Out of Plane Component of E and H in 2D Computation of Extrinsic Magneto-Electric Problem Using E-H Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souri Mimoune</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.555 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2012.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779075v1</w:t>
+                <w:t xml:space="preserve">hal-00779073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Model with Winding Homogenization and FIT Discretization for Stator Slot</w:t>
               </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4929,90 +4929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Harmonic Modeling of Magnetoelectric Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1142 - 1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5046,77 +5046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of magnetic field sensors based on nonlinear magnetoelectric effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,77 +5163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress on switched reluctance motors: a magneto-elastic finite-element approach based on multiscale constitutive laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,2004 +5291,2004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element model for magnetoelectric sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Finite Element Model for Magnetoelectric Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Mininger</w:t>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galopin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bouillault</w:t>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.23303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2010078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634374v1</w:t>
+                <w:t xml:space="preserve">hal-00623577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Finite Element Model for Magnetoelectric Sensors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of superconducting filaments for coupled problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3229-3232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00623577v1</w:t>
+                <w:t xml:space="preserve">hal-00555657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of superconducting filaments for coupled problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Modeling of Superconducting Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045884⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.1634-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2041334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555657v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Superconducting Magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">Modélisation 3D par la méthode des volumes finis des phénomènes électromagnétiques et thermiques couplés dans les matériaux supraconducteurs à haute température critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2041334⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.325-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.13.325-343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557517v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D par la méthode des volumes finis des phénomènes électromagnétiques et thermiques couplés dans les matériaux supraconducteurs à haute température critique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souri Mimoune</w:t>
+                <w:t xml:space="preserve">3D finite element model for magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.13.325-343⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555667v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraphase fluctuations in heterogeneous magnetic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Magnetoelastic and Piezoelectric Coupling: Application to SRM Noise Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Corcolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Xavier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3152789⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1218-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447289v1</w:t>
+                <w:t xml:space="preserve">hal-00406731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of magneto-electric composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (4), pp. 461-474</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, p. 446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447290v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetoelastic and Piezoelectric Coupling: Application to SRM Noise Damping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Numerical study of the influence of flux creep and of thermal effect on dynamic behaviour of magnetic levitation systems with a high- superconductor using control volume method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012568⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406731v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Intraphase fluctuations in heterogeneous magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (12), p. 123913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3152789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447291v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the influence of flux creep and of thermal effect on dynamic behaviour of magnetic levitation systems with a high- superconductor using control volume method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.M. Mimoune</w:t>
+                <w:t xml:space="preserve">Modelling of magneto-electric composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp. 461-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00480144v1</w:t>
+                <w:t xml:space="preserve">hal-00447290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic formalism for homogenization of coupled behaviors: application to magnetoelectroelastic behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (17), pp.214110. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.834-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.214110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.915781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354428v1</w:t>
+                <w:t xml:space="preserve">hal-00352289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Magnetostrictive Composites: An Analytical Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Modélisation de structures de type plaque contenant des matériaux piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2007.910551⟩</w:t>
+              <w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.11.717-730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352283v1</w:t>
+                <w:t xml:space="preserve">hal-01227365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de structures de type plaque contenant des matériaux piézoélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Plate Structure With Piezoelectric Patches: Damping Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.798-801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rige.11.717-730⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01227365v1</w:t>
+                <w:t xml:space="preserve">hal-00352288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Plate Structure With Piezoelectric Patches: Damping Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Modeling of a beam structure with piezoelectric materials: introduction to SSD techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp. 205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352288v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New synchronised switch damping methods using dual transformationsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 143 (2), pp.302-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352289v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a beam structure with piezoelectric materials: introduction to SSD techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Generic formalism for homogenization of coupled behaviors: application to magnetoelectroelastic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321640810836762⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (17), pp.214110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.214110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00336752v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synchronised switch damping methods using dual transformationsa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Design of Magnetostrictive Composites: An Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2007.910551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352280v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for the design of a magneto-elastic characterisation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7352,90 +7352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration damping with piezoelectric actuators for electrical motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (1), pp.98-113. </w:t>
@@ -7498,77 +7498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electromagnetic strains on a structure such as switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (2), pp.191-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7608,627 +7608,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torque calculation with conforming and nonconforming movement interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Azoum</w:t>
+                <w:t xml:space="preserve">O.J. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">J.P.A. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.983-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292577v1</w:t>
+                <w:t xml:space="preserve">hal-04319414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque calculation with conforming and nonconforming movement interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adel Razek</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Santandrea</w:t>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.499-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319414v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Daniel</w:t>
+                <w:t xml:space="preserve">Comparison between nonconforming movement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.J. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.A. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.599-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115009v1</w:t>
+                <w:t xml:space="preserve">hal-04319355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between nonconforming movement methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Santandrea</w:t>
+                <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319355v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hierarchic interpolation with mortar element method for electrical machines analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.J. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.A. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.J. Antunes</w:t>
+                <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (5), pp.1472-1475. </w:t>
@@ -8292,64 +8292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (2), pp.613-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8409,51 +8409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8513,64 +8513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8629,51 +8629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et commande vectorielle d'un moteur asynchrone saturé avec contrôle dynamique du flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,446 +8726,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of 3D eddy current problems by an hybrid T- Omega method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Modélisation tridimensionnelle des courants de Foucault à l'aide de méthodes mixtes avec différentes formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Razek</w:t>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 26 (2), pp.478-481. </w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 25 (7), pp.583-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.106357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01990002507058300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319380v1</w:t>
+                <w:t xml:space="preserve">jpa-00246223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle des courants de Foucault à l'aide de méthodes mixtes avec différentes formulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A new hybrid model using electric field formulation for 3-D eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Razek</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Verite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01990002507058300⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 26 (2), pp.470-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.106355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00246223v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid model using electric field formulation for 3-D eddy current problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Calculation of 3D eddy current problems by an hybrid T- Omega method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Verite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 26 (2), pp.470-473. </w:t>
+              <w:t xml:space="preserve">, 1990, 26 (2), pp.478-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.106355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/20.106357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319097v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different boundary integral formulations when coupled with finite elements in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Verite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings. Part A, Physical Science, Measurement and Instrumentation, Management and Education, Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 135 (8), pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9193,427 +9193,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courants de Foucault dans les pièces polaires d'une machine synchrone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'une formulation mixte (éléments finis-intégrale de frontière) pour modéliser les systèmes électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 21 (2), pp.181-185. </w:t>
+              <w:t xml:space="preserve">, 1986, 21 (10), pp.595-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002102018100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:019860021010059500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245423v1</w:t>
+                <w:t xml:space="preserve">jpa-00245477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une formulation mixte (éléments finis-intégrale de frontière) pour modéliser les systèmes électromagnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Courants de Foucault dans les pièces polaires d'une machine synchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 21 (10), pp.595-601. </w:t>
+              <w:t xml:space="preserve">, 1986, 21 (2), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:019860021010059500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002102018100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245477v1</w:t>
+                <w:t xml:space="preserve">jpa-00245423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du mouvement dans la détermination numérique des courants de Foucault dans une structure électromagnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Dynamic model for eddy current calculation in saturated electric machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abdel-Razek</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01983001802010300⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 19 (6), pp.2639-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1983.1062845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245069v1</w:t>
+                <w:t xml:space="preserve">hal-04319400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model for eddy current calculation in saturated electric machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Prise en compte du mouvement dans la détermination numérique des courants de Foucault dans une structure électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Razek</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdel-Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 18 (2), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01983001802010300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1983.1062845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04319400v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9746,256 +9746,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermomagnetic Convection Effect in a Cooling Process</w:t>
+                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Fluids ICMF 2019</w:t>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144416v1</w:t>
+                <w:t xml:space="preserve">hal-03324122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Magnets on Ferrofluid Cooling Process: Experimental and Numerical Approaches</w:t>
+                <w:t xml:space="preserve">Measurement of Thermomagnetic Convection Effect in a Cooling Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleimane Nasser El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Fluids ICMF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324122v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t>
               </w:r>
@@ -10221,76 +10221,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Equivalent Model to Compute the Electro-Magnetic Behaviour of Twisted Multi-filamentary Superconductors Wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10305,2641 +10318,2628 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692616v1</w:t>
+                <w:t xml:space="preserve">hal-01692604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Prediction of Non-Oriented Silicon Iron Power Transformer Core under DC Bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modeling of magneto-elastic behavior using simplified multi-scale model : application on power transformer core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685841v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Magnetoconvection Impact on a Solenoid Coil Cooling by Ferrofluid with a Spectral / Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanella Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">compumag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation multiphysique de composites multiferroïques granulaires par la méthode des éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692604v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of magneto-elastic behavior using simplified multi-scale model : application on power transformer core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingyong Liu</w:t>
+                <w:t xml:space="preserve">3D Equivalent Model to Compute the Electro-Magnetic Behaviour of Twisted Multi-filamentary Superconductors Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2017</w:t>
+              <w:t xml:space="preserve">21th International Conference on Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685844v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique de composites multiferroïques granulaires par la méthode des éléments finis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Corcolle</w:t>
+                <w:t xml:space="preserve">Vibration Prediction of Non-Oriented Silicon Iron Power Transformer Core under DC Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Compumag 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659724v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">An equivalent strain approach for magneto-elastic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7815950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336207v1</w:t>
+                <w:t xml:space="preserve">hal-01405706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent strain approach for magneto-elastic couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Modeling of Magnetostriction Induced Deformation Using Computer Code Chaining and Equivalent Stress Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7815950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405706v1</w:t>
+                <w:t xml:space="preserve">hal-02401868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetostriction Induced Deformation Using Computer Code Chaining and Equivalent Stress Projection</w:t>
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique multiéchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuqi Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401868v1</w:t>
+                <w:t xml:space="preserve">hal-01361561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique multiéchelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mininger Xavier</w:t>
+                <w:t xml:space="preserve">Comparison between Analytic Calculation and Finite Element Modeling in the Study of Winding Geometry Effect on Copper Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Symposium de Genie Electrique, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361561v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Analytic Calculation and Finite Element Modeling in the Study of Winding Geometry Effect on Copper Losses</w:t>
+                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium de Genie Electrique, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361663v1</w:t>
+                <w:t xml:space="preserve">hal-01336191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336191v1</w:t>
+                <w:t xml:space="preserve">hal-01336215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
+                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336215v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Superconductors modeling based on E-H Formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Masson</w:t>
+                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236938v1</w:t>
+                <w:t xml:space="preserve">hal-01531331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of Magnetostriction Induced Deformations in Grain Oriented and Non-Oriented Silicon Iron Transformer Cores Thanks to an Imposed Magnetic Flux Method</w:t>
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">compumag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531192v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Influence de la direction du champ magnétique appliqué sur les pertes et l’aimantation des supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244953v1</w:t>
+                <w:t xml:space="preserve">hal-01236701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la direction du champ magnétique appliqué sur les pertes et l’aimantation des supraconducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
+                <w:t xml:space="preserve">Analysis of trapped magnetic field and temperature rise in bulk superconductor during magnetization process by MMPSC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur l'inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Jijel, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236701v1</w:t>
+                <w:t xml:space="preserve">hal-01238270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of trapped magnetic field and temperature rise in bulk superconductor during magnetization process by MMPSC method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
+                <w:t xml:space="preserve">Calcul des Pertes Cuivre dans les Conducteurs Multi- filamentaires et Application aux Bobinages des Machines à Réluctance Variable à Double Saillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur l'inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Jijel, Algeria</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238270v1</w:t>
+                <w:t xml:space="preserve">hal-01531351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531331v1</w:t>
+                <w:t xml:space="preserve">hal-01236716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">3D Modeling of Straight Uncoupled Multifilamentary Superconductors Subjected to Elliptical Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446543v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des Pertes Cuivre dans les Conducteurs Multi- filamentaires et Application aux Bobinages des Machines à Réluctance Variable à Double Saillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+                <w:t xml:space="preserve">Numerical evaluation of trapped magnetic field of a rectangular GdBaCuO bulk magnetized by SPA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur l'inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Jijel, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531351v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">Calculation of Magnetostriction Induced Deformations in Grain Oriented and Non-Oriented Silicon Iron Transformer Cores Thanks to an Imposed Magnetic Flux Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">compumag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236716v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of trapped magnetic field of a rectangular GdBaCuO bulk magnetized by SPA method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Khene</w:t>
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souri Mohamed Mimoune</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur l'inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Jijel, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238261v1</w:t>
+                <w:t xml:space="preserve">hal-01244953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Straight Uncoupled Multifilamentary Superconductors Subjected to Elliptical Field</w:t>
+                <w:t xml:space="preserve">3D Modeling of Superconductors modeling based on E-H Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Makong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
@@ -12979,107 +12979,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236939v1</w:t>
+                <w:t xml:space="preserve">hal-01236938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche basée sur la méthode des éléments finis de Whitney : induction et effet dynamo dans une configuration de type von Kármán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13130,51 +13130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of direction of the applied magnetic field on losses and magnetizations of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13251,51 +13251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Trapped Magnetic Field During Magnetization Process by SPA Method of Bulk Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13353,1249 +13353,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the magneto-mechanical coupling to the prediction of deformation of non-oriented FeSi based transformers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Reducing the cost of mesh-to-mesh data transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931742v1</w:t>
+                <w:t xml:space="preserve">hal-00931751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the cost of mesh-to-mesh data transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931751v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">Modeling of Several Concentric Layers of Superconducting Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931745v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Several Concentric Layers of Superconducting Filaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">Turbo generators end windings magneto-mechanical analysis using a fully analytic magnetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931750v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo generators end windings magneto-mechanical analysis using a fully analytic magnetic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of magneto-electric sensor model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931752v1</w:t>
+                <w:t xml:space="preserve">hal-00931743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of magneto-electric sensor model parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Semi-implicit 3D approach in a Discontinuous Galerkin Method for computing current density in superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931743v1</w:t>
+                <w:t xml:space="preserve">hal-00931748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-implicit 3D approach in a Discontinuous Galerkin Method for computing current density in superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+                <w:t xml:space="preserve">Application of the magneto-mechanical coupling to the prediction of deformation of non-oriented FeSi based transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P20</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931748v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mechanical Boundary Conditions on Magnetoelectric Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Magnets behavior in electro-mechanical system modelling: formulations and computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779132v1</w:t>
+                <w:t xml:space="preserve">hal-00779122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage magnetoelectrique associé aux forces de Lorentz pour une céramique piezoélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Modeling of magneto-elastic problems on disconnected meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (Numelec 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.144</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779123v1</w:t>
+                <w:t xml:space="preserve">hal-00779121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnets behavior in electro-mechanical system modelling: formulations and computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bossavit</w:t>
+                <w:t xml:space="preserve">Influence of Mechanical Boundary Conditions on Magnetoelectric Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.142</w:t>
+              <w:t xml:space="preserve">CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779122v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magneto-elastic problems on disconnected meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Journeaux</w:t>
+                <w:t xml:space="preserve">Modélisation du couplage magnetoelectrique associé aux forces de Lorentz pour une céramique piezoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.46-47</w:t>
+              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (Numelec 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779121v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of excitation frequency on Magnetic Levitation Systems with a High-Tc Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSM2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14620,77 +14620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Study of the Forces Created between a High-Tc Superconductor and a Permanent Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14767,51 +14767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Ben Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSM2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey. pp.919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14830,403 +14830,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Evaluation of HTSC Levitation Forces Using a Novel Technique Based on the Control Volume Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PC7.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711580v1</w:t>
+                <w:t xml:space="preserve">hal-00711582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">3D numerical evaluation of HTSC levitation forces using a novel technique based on the control colume method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD4.11 (ID 509)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711582v1</w:t>
+                <w:t xml:space="preserve">hal-00627016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical evaluation of HTSC levitation forces using a novel technique based on the control colume method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+                <w:t xml:space="preserve">Computation of Extrinsic Magneto-Electric Problem using E-H formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD4.11 (ID 509)</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Australie. pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627016v1</w:t>
+                <w:t xml:space="preserve">hal-00711581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Thermal Model Parameters for Stator Slot Using Numerical Methods</w:t>
               </w:r>
@@ -15238,51 +15225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïd Idoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15314,204 +15301,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Extrinsic Magneto-Electric Problem using E-H formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
+                <w:t xml:space="preserve">3D Numerical Evaluation of HTSC Levitation Forces Using a Novel Technique Based on the Control Volume Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Australie. pp.436</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD2.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711581v1</w:t>
+                <w:t xml:space="preserve">hal-00711580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Harmonic Modeling of Magnetoelectric Effect for Bilayer Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15549,51 +15549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un capteur magnétoélectrique par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15638,1059 +15638,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetoelectric effect: A comparison between homogenization and finite element techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Superconducting Filaments for Coupled Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 576-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447335v1</w:t>
+                <w:t xml:space="preserve">hal-00447979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-elastic finite element modeling based on a multiscale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle Thermique Equivalent d'une Encoche Statorique basé sur la Méthode FIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïd Idoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 187-188</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447314v1</w:t>
+                <w:t xml:space="preserve">hal-00447330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Superconducting Filaments for Coupled Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">An Homogenization Model for Coupled Behavior: Application to Three Phase Electro-Magneto-Elastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 576-577</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ischia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447979v1</w:t>
+                <w:t xml:space="preserve">hal-00447331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Thermique Equivalent d'une Encoche Statorique basé sur la Méthode FIT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Magnetization Modeling of Superconducting magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Magnet Technology (MT-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447330v1</w:t>
+                <w:t xml:space="preserve">hal-00447313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Homogenization Model for Coupled Behavior: Application to Three Phase Electro-Magneto-Elastic Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Reduced Thermal Model for Stator Slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïd Idoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ischia, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 1058-1059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447331v1</w:t>
+                <w:t xml:space="preserve">hal-00447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization Modeling of Superconducting magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+                <w:t xml:space="preserve">Modeling of magnetoelectric effect: A comparison between homogenization and finite element techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Magnet Technology (MT-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Hefei, China</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447313v1</w:t>
+                <w:t xml:space="preserve">hal-00447335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Thermal Model for Stator Slot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-elastic finite element modeling based on a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 1058-1059</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447316v1</w:t>
+                <w:t xml:space="preserve">hal-00447314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Structures composites magnéto-électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA'08 (8th European Magnetic Sensors and Actuators)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352408v1</w:t>
+                <w:t xml:space="preserve">hal-00354450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element model for magnetoelectric sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+                <w:t xml:space="preserve">Modeling of magnetoelectric composites using homogenization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">EMSA'08 (8th European Magnetic Sensors and Actuators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414623v1</w:t>
+                <w:t xml:space="preserve">hal-00352408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures composites magnéto-électriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">3D finite element model for magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354450v1</w:t>
+                <w:t xml:space="preserve">hal-00414623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation du comportement de milieux hétérogènes magnétiques : détermination des fluctuations intraphases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16741,90 +16741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of magnetoelastic and piezoelectric coupling: Application to SRM noise damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16849,90 +16849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of magneto-electric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16957,90 +16957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet magnéto-électrique pour capteur de position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Sciences et Applications des Matériaux Electroactifs - C’SAME 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17059,916 +17059,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis de dispositifs basés sur l’utilisation de matériaux actifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Dispositif de caractérisation du comportement magnétoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322661v1</w:t>
+                <w:t xml:space="preserve">hal-03322654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for the design of a magneto-elastic characterization device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on 1&amp;2 - Dimensional Magnetic Measurement and Testing (2DM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Czestochowa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de caractérisation du comportement magnétoélastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments finis de dispositifs basés sur l’utilisation de matériaux actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322654v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Satiramatekul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112049v1</w:t>
+                <w:t xml:space="preserve">hal-01251625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modelling of displacement control device using giant magnetostrictive material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Actuators for Advanced Automotive Applications (SENSACT2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t>
+              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251625v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18055,51 +18055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Finite Element Model Reduction for Copper LossesCalculation in Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18287,269 +18287,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitney element approach for dynamo action modeling with a von Karman type velocity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bossavit</w:t>
+                <w:t xml:space="preserve">3D Numerical Evaluation of Trapped Magnetic Field and Temperature of a Rectangular GdBaCuO Bulk Magnetized by MMPSC Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Féliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France. Proceedings of the 16th Biennial IEEE Conference on Electromagnetic Field Computation, pp.PA3:9, 2014</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. Proceedings of the 16th Biennial IEEE Conference on Electromagnetic Field Computation, pp.PA2:16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104169v1</w:t>
+                <w:t xml:space="preserve">hal-01104161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Evaluation of Trapped Magnetic Field and Temperature of a Rectangular GdBaCuO Bulk Magnetized by MMPSC Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Féliachi</w:t>
+                <w:t xml:space="preserve">Whitney element approach for dynamo action modeling with a von Karman type velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France. Proceedings of the 16th Biennial IEEE Conference on Electromagnetic Field Computation, pp.PA2:16, 2014</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. Proceedings of the 16th Biennial IEEE Conference on Electromagnetic Field Computation, pp.PA3:9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104161v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18977,51 +18977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04391799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3341054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyong Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2687409" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2493062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-74DXVRKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285555" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Journeaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alexandre Journeaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281461" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Journeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244074" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rochepault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vedrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N9RKDN3H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120419" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-19W8R76W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. de Rapper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rondeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2182971" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1880-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8233NWLL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Idoughi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2159013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2081356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634374v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mininger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dennemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GBS38KS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045884" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2041334" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.325-343" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1VXDXND2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152789" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012568" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480144v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mimoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.214110" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.910551" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.717-730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADD83ABE47871C638F684441E571F70DDF23730A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352288v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915781" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836762" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L3GJM6LM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G77TXRX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Antunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A. Bastos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871428" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.844561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996228" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319380v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106357" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319097v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Verite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106355" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-a-1.1988.0078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002102018100" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF36442917D2A9081534D06333E876DC7C1A8D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245477v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019860021010059500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4C4403D30982E67F423963E1DBC91454D3970A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel-Razek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001802010300" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D129776118A6B8390A0187E9DC497210D1F6FE80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062845" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685844v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405706v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7815950" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816347" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531192v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244953v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimoune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ganet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931750v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931752v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931743v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779132v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779122v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779121v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifu Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779119v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mebarek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711580v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627016v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711577v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711581v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322633v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447979v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447313v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414623v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352403v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03294048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322644v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poizat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237995v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03149622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04391799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3341054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Nasser El Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2749539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyong Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2687409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2015-0235" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2493062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alexandre Journeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281461" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Journeaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285555" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130479" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-74DXVRKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rochepault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vedrine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N9RKDN3H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120419" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-19W8R76W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Journeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. de Rapper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rondeaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2182971" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174817" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1880-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8233NWLL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Idoughi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2159013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2081356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010078" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GBS38KS7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045884" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2041334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.325-343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1VXDXND2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mininger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dennemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012568" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mimoune" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447289v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152789" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915781" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.717-730" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADD83ABE47871C638F684441E571F70DDF23730A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836762" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L3GJM6LM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.214110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.910551" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G77TXRX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Antunes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.A. Bastos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871428" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871431" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.844561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996228" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319097v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Verite" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106355" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.106357" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-a-1.1988.0078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019860021010059500" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4C4403D30982E67F423963E1DBC91454D3970A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002102018100" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF36442917D2A9081534D06333E876DC7C1A8D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062845" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel-Razek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001802010300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D129776118A6B8390A0187E9DC497210D1F6FE80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zanella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324122v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942604v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632711v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685841v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405706v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7815950" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816347" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238261v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244953v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimoune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;liachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931750v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931752v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931743v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ganet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779122v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779121v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifu Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779132v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779119v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mebarek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627016v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711577v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711580v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322633v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447330v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447331v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447316v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447335v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354450v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352408v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352403v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03294048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322644v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322654v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poizat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294068v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322661v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294300v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237995v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104161v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104169v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03149622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>