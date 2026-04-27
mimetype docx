--- v0 (2026-03-27)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Boulanger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3185-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132922029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Cyber-Physical Systems: Abstraction, Modeling, and Optimized Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-024-00567-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Discrete-Event Simulation of Aviation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNE Simulation Notes Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11128/sne.30.tn.10512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Development of a Polychronous Polytimed Coordination Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.isa-afp.org/entries/TESL_Language.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Properties of Discrete-Valued Functions Using Deductive Proof: Application to the Square Root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.520-533. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18255/1818-1015-2019-4-520-533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVING PROPERTIES OF DISCRETE-VALUED FUNCTIONS USING DEDUCTIVE PROOF: APPLICATION TO THE SQUARE ROOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31144/si.2307-6410.2019.n14.p45-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Tree Cost Quartet Puzzling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor B. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.136-157. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00357-010-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Formalism Modelling and Model Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International of Journal Computers &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp. 193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of domain-polymorph component for heterogeneous system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82, pp. 112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multi-Paradigm Modeling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (11/12), pp. 688-708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549709105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Dependability Features in a Synchronous Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Flat Heterogeneous Modeling based on Heterogeneous Interface Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012417300003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative et surveillance de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative pour l'optimisation de la surveillance des systèmes cyber-physiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative tendencies for hybrid system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM4CPS 2023 - Multi-Paradigm Modelling for Cyber-Physical Systems -26th International conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning and cyber-physical systems: abstraction, modeling, and optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden. pp.781-790, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smart grid simulation framework: model-driven engineering applied to cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th international conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.3-25, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of Polychronous Polytimed Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.23-40, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57628-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Quality Metrics Based on Mutation and Inductive Incremental Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Formal Methods Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Moffett Field, United States. pp.187-203, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55754-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: a Model with Metric Time for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Temporal Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2020.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Invariant Generation for Industrial Software Model Checking of Time Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th International Conference on Software Quality, Reliability and Security (QRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sofia, Bulgaria. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS.2019.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Qualitative Language for Qualitative Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Science and Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Simulation of Hybrid Systems with an Application to SysML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006535202790286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception d'un réseau électrique intelligent et de son système d'information par cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.9-1 - 9-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of automotive embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMALISE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3193992.3194003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbolic Operational Semantics for TESL with an Application to Heterogeneous System Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Formal Modelling and Analysis of Timed Systems FORMATS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65765-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An executable model driven framework for enterprise architecture application to the Smart Grids context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2016 : 49th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Koloa, Hawaii, United States. pp.4546 - 4555, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2016.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach of Qualitative Simulation for the Validation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC International Workshop on The Globalization of Modeling Languages at MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien DeAntoni, Jeff Gray, Eugene Syriani, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des Systèmes d'Information des Smart Grids - Une approche par points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Biarritz, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal semantics of the TESL specification language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on the Globalization Of Modeling Languages (GEMOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Combemale; Julien Deantoni; Jeff Gray, Sep 2015, Ottawa, Canada. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X, un outil expérimental pour la modélisation multi-paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: A language for reconciling heterogeneous execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Prodan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland. pp.114 - 123, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMCOD.2014.6961849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation orientée utilisateur des Systèmes d'Information des Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 : 3ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.86 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Continuous Semantic Adaptations for Simulating SysML Models in VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Balasubramanian; Christophe Jacquet; Pieter Van Gorp; Sahar Kokaly; Tamás Mészáros, Sep 2014, Valencia, Spain. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique multi-paradigme pour simuler des modèles SysML avec SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Model Composition in ModHel'X: the Power Window Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Globalization of Modeling Languages at MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm between Executable Metamodeling and Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, SLE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Desden, Germany. pp.184-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Heterogeneous Models at Runtime to Detect Faults in Ambient-Intelligent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Semantics for Simulating SysML Models using SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Explicit Semantic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Denil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Verification of Redundancy Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callon Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACESMB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, MIAMI, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Modeling of Gesture-Based 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Multi-Paradigm Modeling (MPM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDeVVa 2012 workshop summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Famelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weissleder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification and Validation (MoDeVVa '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.3-4, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2427376.2427377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Multi-Paradigm Modeling at MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Application of Concurrency to System Design - ACSD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFPinDSML 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Description Language for Verification in Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bouzoualegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual IEEE International Computer Software and Applications Conference. (COMPSAC 2008).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Turku, Finland. pp.365-368, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Compsac.2008.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data to Events: Checking Properties on the Control of a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANAHEIM, United States. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Formalism Models with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation. (ICST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Web Search Results Using Clustering By Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Carstoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cernian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bodea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS INTERNATIONAL CONFERENCE e-SOCIETY 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lisbon, Portugal. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Execution Framework for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMPES 2007 - ETAPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X : A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM MPM 2007 - MODELS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme acteur dans la modélisation des systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Canadian Conference on Electrical and Computer Engineering. (CCECE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primitive Execution Model for Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Setubal, Portugal. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overall Specification of a Meta-Model of Computation For Model- Driven Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Symposium on Collaborative Technologies and Systems. (CTS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Las Vegas, United States. pp.194-199, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2006.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Heterogeneous Domain in Ptolemy II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Biennal Ptolemy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Berleley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Hierarchical Heterogeneous Modeling in Component Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IEEE IRI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in the Internet, Processing, Systems, and Interdisciplinary Research (IPSI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Venise, Italy. CD-ROM - 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Model for Non-Hierarchical Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Domain Polymorph Component Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiparadigme pour la conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations, Simulations, Systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Éditions Matériologiques, pp.703-724, 2014, 978-2-919694-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jörg Kienzle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.104-118, 2012, LNCS - Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29645-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ghosh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.310-324, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X: A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.247-258, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69073-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Synchronizing a Set of Devices, Associated Computer Program and Synchronization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019057941. 2020, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2019057941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, systèmes, hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Boulanger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3185-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132922029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Cyber-Physical Systems: Abstraction, Modeling, and Optimized Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-024-00567-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Discrete-Event Simulation of Aviation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNE Simulation Notes Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11128/sne.30.tn.10512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Development of a Polychronous Polytimed Coordination Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.isa-afp.org/entries/TESL_Language.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Properties of Discrete-Valued Functions Using Deductive Proof: Application to the Square Root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.520-533. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18255/1818-1015-2019-4-520-533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVING PROPERTIES OF DISCRETE-VALUED FUNCTIONS USING DEDUCTIVE PROOF: APPLICATION TO THE SQUARE ROOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31144/si.2307-6410.2019.n14.p45-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Tree Cost Quartet Puzzling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor B. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.136-157. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00357-010-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Formalism Modelling and Model Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International of Journal Computers &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp. 193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of domain-polymorph component for heterogeneous system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82, pp. 112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multi-Paradigm Modeling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (11/12), pp. 688-708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549709105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Dependability Features in a Synchronous Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Flat Heterogeneous Modeling based on Heterogeneous Interface Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012417300003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative pour l'optimisation de la surveillance des systèmes cyber-physiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative tendencies for hybrid system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM4CPS 2023 - Multi-Paradigm Modelling for Cyber-Physical Systems -26th International conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning and cyber-physical systems: abstraction, modeling, and optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden. pp.781-790, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative et surveillance de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smart grid simulation framework: model-driven engineering applied to cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th international conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.3-25, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of Polychronous Polytimed Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.23-40, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57628-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Quality Metrics Based on Mutation and Inductive Incremental Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Formal Methods Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Moffett Field, United States. pp.187-203, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55754-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: a Model with Metric Time for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Temporal Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2020.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Invariant Generation for Industrial Software Model Checking of Time Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th International Conference on Software Quality, Reliability and Security (QRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sofia, Bulgaria. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS.2019.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Simulation of Hybrid Systems with an Application to SysML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006535202790286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Qualitative Language for Qualitative Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Science and Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception d'un réseau électrique intelligent et de son système d'information par cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.9-1 - 9-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of automotive embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMALISE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3193992.3194003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbolic Operational Semantics for TESL with an Application to Heterogeneous System Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Formal Modelling and Analysis of Timed Systems FORMATS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65765-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach of Qualitative Simulation for the Validation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC International Workshop on The Globalization of Modeling Languages at MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien DeAntoni, Jeff Gray, Eugene Syriani, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An executable model driven framework for enterprise architecture application to the Smart Grids context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2016 : 49th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Koloa, Hawaii, United States. pp.4546 - 4555, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2016.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des Systèmes d'Information des Smart Grids - Une approche par points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Biarritz, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal semantics of the TESL specification language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on the Globalization Of Modeling Languages (GEMOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Combemale; Julien Deantoni; Jeff Gray, Sep 2015, Ottawa, Canada. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: A language for reconciling heterogeneous execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Prodan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland. pp.114 - 123, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMCOD.2014.6961849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation orientée utilisateur des Systèmes d'Information des Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 : 3ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.86 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X, un outil expérimental pour la modélisation multi-paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Continuous Semantic Adaptations for Simulating SysML Models in VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Balasubramanian; Christophe Jacquet; Pieter Van Gorp; Sahar Kokaly; Tamás Mészáros, Sep 2014, Valencia, Spain. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique multi-paradigme pour simuler des modèles SysML avec SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Model Composition in ModHel'X: the Power Window Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Globalization of Modeling Languages at MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm between Executable Metamodeling and Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, SLE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Desden, Germany. pp.184-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Semantics for Simulating SysML Models using SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Heterogeneous Models at Runtime to Detect Faults in Ambient-Intelligent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Explicit Semantic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Denil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Verification of Redundancy Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callon Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACESMB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, MIAMI, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDeVVa 2012 workshop summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Famelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weissleder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification and Validation (MoDeVVa '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.3-4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2427376.2427377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Modeling of Gesture-Based 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Multi-Paradigm Modeling (MPM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Application of Concurrency to System Design - ACSD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Multi-Paradigm Modeling at MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFPinDSML 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data to Events: Checking Properties on the Control of a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANAHEIM, United States. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Description Language for Verification in Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bouzoualegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual IEEE International Computer Software and Applications Conference. (COMPSAC 2008).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Turku, Finland. pp.365-368, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Compsac.2008.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Formalism Models with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation. (ICST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Web Search Results Using Clustering By Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Carstoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cernian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bodea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS INTERNATIONAL CONFERENCE e-SOCIETY 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lisbon, Portugal. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Execution Framework for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMPES 2007 - ETAPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X : A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM MPM 2007 - MODELS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primitive Execution Model for Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Setubal, Portugal. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme acteur dans la modélisation des systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Canadian Conference on Electrical and Computer Engineering. (CCECE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overall Specification of a Meta-Model of Computation For Model- Driven Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Symposium on Collaborative Technologies and Systems. (CTS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Las Vegas, United States. pp.194-199, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2006.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Heterogeneous Domain in Ptolemy II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Biennal Ptolemy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Berleley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Hierarchical Heterogeneous Modeling in Component Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IEEE IRI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in the Internet, Processing, Systems, and Interdisciplinary Research (IPSI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Venise, Italy. CD-ROM - 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Domain Polymorph Component Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Model for Non-Hierarchical Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiparadigme pour la conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations, Simulations, Systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Éditions Matériologiques, pp.703-724, 2014, 978-2-919694-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jörg Kienzle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.104-118, 2012, LNCS - Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29645-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ghosh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.310-324, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X: A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.247-258, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69073-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Synchronizing a Set of Devices, Associated Computer Program and Synchronization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019057941. 2020, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2019057941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, systèmes, hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73278CAC"/>
+    <w:nsid w:val="ADCB9683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3185-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132922029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gueuziec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gallois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00567-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11128/sne.30.tn.10512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02668283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Todorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18255/1818-1015-2019-4-520-533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31144/si.2307-6410.2019.n14.p45-54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00530627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B. Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-010-9053-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V6WHJQ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hardebolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Feredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Mokhoo Mbobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709105240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LJL2TR0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00288619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04452208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012417300003645" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02956436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2020.15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2019.00050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Medimegh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01707264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006535202790286" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193992.3194003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Seghiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godefroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01398735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Prodan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961849" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01076425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaves Caf&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Dogui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00875798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Meyers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Denil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouh Hamza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callon Charlotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Deshayes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508447" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Levi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weissleder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2427376.2427377" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00605273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Rouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bouzoualegh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Compsac.2008.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Carstoiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cernian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bodea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhoo Aim&#233; Mbobi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00740801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29645-1_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69073-3_26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3JNC22Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Templier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fitterer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3185-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132922029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gueuziec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gallois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00567-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11128/sne.30.tn.10512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02668283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Todorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18255/1818-1015-2019-4-520-533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31144/si.2307-6410.2019.n14.p45-54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00530627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B. Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-010-9053-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V6WHJQ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hardebolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Feredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Mokhoo Mbobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709105240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LJL2TR0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00288619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04452208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012417300003645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02956436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2020.15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2019.00050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01707264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Medimegh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006535202790286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193992.3194003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01398735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Seghiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godefroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.565" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Prodan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961849" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01076425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaves Caf&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Dogui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00875798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Meyers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Denil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouh Hamza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callon Charlotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Levi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weissleder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2427376.2427377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Deshayes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508447" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00605273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Rouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bouzoualegh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Compsac.2008.107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Carstoiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cernian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bodea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhoo Aim&#233; Mbobi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00740801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29645-1_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69073-3_26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3JNC22Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Templier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fitterer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>