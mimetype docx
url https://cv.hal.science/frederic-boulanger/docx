--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Boulanger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3185-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132922029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Cyber-Physical Systems: Abstraction, Modeling, and Optimized Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-024-00567-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Discrete-Event Simulation of Aviation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNE Simulation Notes Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11128/sne.30.tn.10512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Development of a Polychronous Polytimed Coordination Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.isa-afp.org/entries/TESL_Language.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Properties of Discrete-Valued Functions Using Deductive Proof: Application to the Square Root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.520-533. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18255/1818-1015-2019-4-520-533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVING PROPERTIES OF DISCRETE-VALUED FUNCTIONS USING DEDUCTIVE PROOF: APPLICATION TO THE SQUARE ROOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31144/si.2307-6410.2019.n14.p45-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Tree Cost Quartet Puzzling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor B. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.136-157. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00357-010-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Formalism Modelling and Model Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International of Journal Computers &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp. 193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of domain-polymorph component for heterogeneous system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82, pp. 112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multi-Paradigm Modeling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (11/12), pp. 688-708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549709105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Dependability Features in a Synchronous Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Flat Heterogeneous Modeling based on Heterogeneous Interface Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012417300003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative pour l'optimisation de la surveillance des systèmes cyber-physiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative tendencies for hybrid system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM4CPS 2023 - Multi-Paradigm Modelling for Cyber-Physical Systems -26th International conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning and cyber-physical systems: abstraction, modeling, and optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden. pp.781-790, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative et surveillance de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smart grid simulation framework: model-driven engineering applied to cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th international conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.3-25, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of Polychronous Polytimed Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.23-40, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57628-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Quality Metrics Based on Mutation and Inductive Incremental Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Formal Methods Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Moffett Field, United States. pp.187-203, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55754-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: a Model with Metric Time for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Temporal Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2020.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Invariant Generation for Industrial Software Model Checking of Time Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th International Conference on Software Quality, Reliability and Security (QRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sofia, Bulgaria. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS.2019.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Simulation of Hybrid Systems with an Application to SysML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006535202790286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Qualitative Language for Qualitative Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Science and Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception d'un réseau électrique intelligent et de son système d'information par cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.9-1 - 9-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of automotive embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMALISE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3193992.3194003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbolic Operational Semantics for TESL with an Application to Heterogeneous System Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Formal Modelling and Analysis of Timed Systems FORMATS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65765-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach of Qualitative Simulation for the Validation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC International Workshop on The Globalization of Modeling Languages at MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien DeAntoni, Jeff Gray, Eugene Syriani, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An executable model driven framework for enterprise architecture application to the Smart Grids context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2016 : 49th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Koloa, Hawaii, United States. pp.4546 - 4555, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2016.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des Systèmes d'Information des Smart Grids - Une approche par points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Biarritz, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal semantics of the TESL specification language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on the Globalization Of Modeling Languages (GEMOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Combemale; Julien Deantoni; Jeff Gray, Sep 2015, Ottawa, Canada. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: A language for reconciling heterogeneous execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Prodan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland. pp.114 - 123, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMCOD.2014.6961849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation orientée utilisateur des Systèmes d'Information des Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 : 3ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.86 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X, un outil expérimental pour la modélisation multi-paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Continuous Semantic Adaptations for Simulating SysML Models in VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Balasubramanian; Christophe Jacquet; Pieter Van Gorp; Sahar Kokaly; Tamás Mészáros, Sep 2014, Valencia, Spain. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique multi-paradigme pour simuler des modèles SysML avec SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Model Composition in ModHel'X: the Power Window Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Globalization of Modeling Languages at MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm between Executable Metamodeling and Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, SLE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Desden, Germany. pp.184-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Semantics for Simulating SysML Models using SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Heterogeneous Models at Runtime to Detect Faults in Ambient-Intelligent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Explicit Semantic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Denil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Verification of Redundancy Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callon Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACESMB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, MIAMI, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDeVVa 2012 workshop summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Famelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weissleder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification and Validation (MoDeVVa '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.3-4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2427376.2427377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Modeling of Gesture-Based 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Multi-Paradigm Modeling (MPM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Application of Concurrency to System Design - ACSD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Multi-Paradigm Modeling at MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFPinDSML 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data to Events: Checking Properties on the Control of a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANAHEIM, United States. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Description Language for Verification in Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bouzoualegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual IEEE International Computer Software and Applications Conference. (COMPSAC 2008).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Turku, Finland. pp.365-368, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Compsac.2008.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Formalism Models with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation. (ICST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Web Search Results Using Clustering By Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Carstoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cernian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bodea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS INTERNATIONAL CONFERENCE e-SOCIETY 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lisbon, Portugal. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Execution Framework for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMPES 2007 - ETAPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X : A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM MPM 2007 - MODELS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primitive Execution Model for Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Setubal, Portugal. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme acteur dans la modélisation des systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Canadian Conference on Electrical and Computer Engineering. (CCECE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overall Specification of a Meta-Model of Computation For Model- Driven Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Symposium on Collaborative Technologies and Systems. (CTS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Las Vegas, United States. pp.194-199, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2006.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Heterogeneous Domain in Ptolemy II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Biennal Ptolemy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Berleley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Hierarchical Heterogeneous Modeling in Component Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IEEE IRI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in the Internet, Processing, Systems, and Interdisciplinary Research (IPSI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Venise, Italy. CD-ROM - 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Domain Polymorph Component Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Model for Non-Hierarchical Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiparadigme pour la conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations, Simulations, Systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Éditions Matériologiques, pp.703-724, 2014, 978-2-919694-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jörg Kienzle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.104-118, 2012, LNCS - Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29645-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ghosh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.310-324, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X: A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.247-258, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69073-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Synchronizing a Set of Devices, Associated Computer Program and Synchronization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019057941. 2020, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2019057941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, systèmes, hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Boulanger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3185-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132922029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Cyber-Physical Systems: Abstraction, Modeling, and Optimized Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-024-00567-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Discrete-Event Simulation of Aviation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNE Simulation Notes Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11128/sne.30.tn.10512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Development of a Polychronous Polytimed Coordination Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.isa-afp.org/entries/TESL_Language.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Properties of Discrete-Valued Functions Using Deductive Proof: Application to the Square Root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.520-533. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18255/1818-1015-2019-4-520-533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVING PROPERTIES OF DISCRETE-VALUED FUNCTIONS USING DEDUCTIVE PROOF: APPLICATION TO THE SQUARE ROOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31144/si.2307-6410.2019.n14.p45-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Tree Cost Quartet Puzzling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor B. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.136-157. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00357-010-9053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Formalism Modelling and Model Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International of Journal Computers &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp. 193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of domain-polymorph component for heterogeneous system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82, pp. 112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multi-Paradigm Modeling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (11/12), pp. 688-708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549709105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Dependability Features in a Synchronous Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Flat Heterogeneous Modeling based on Heterogeneous Interface Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012417300003645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative et surveillance de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction qualitative pour l'optimisation de la surveillance des systèmes cyber-physiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative tendencies for hybrid system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM4CPS 2023 - Multi-Paradigm Modelling for Cyber-Physical Systems -26th International conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative reasoning and cyber-physical systems: abstraction, modeling, and optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gueuziec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västeras, Sweden. pp.781-790, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The smart grid simulation framework: model-driven engineering applied to cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th international conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.3-25, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of Polychronous Polytimed Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.23-40, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57628-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: a Model with Metric Time for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhart Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Temporal Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2020.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Quality Metrics Based on Mutation and Inductive Incremental Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA Formal Methods Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Moffett Field, United States. pp.187-203, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55754-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Invariant Generation for Industrial Software Model Checking of Time Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th International Conference on Software Quality, Reliability and Security (QRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sofia, Bulgaria. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS.2019.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Simulation of Hybrid Systems with an Application to SysML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006535202790286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Qualitative Language for Qualitative Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Science and Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception d'un réseau électrique intelligent et de son système d'information par cosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cantenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.9-1 - 9-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of automotive embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMALISE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3193992.3194003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbolic Operational Semantics for TESL with an Application to Heterogeneous System Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Formal Modelling and Analysis of Timed Systems FORMATS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65765-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An executable model driven framework for enterprise architecture application to the Smart Grids context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2016 : 49th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Koloa, Hawaii, United States. pp.4546 - 4555, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2016.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach of Qualitative Simulation for the Validation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Medimegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC International Workshop on The Globalization of Modeling Languages at MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien DeAntoni, Jeff Gray, Eugene Syriani, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des Systèmes d'Information des Smart Grids - Une approche par points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Biarritz, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal semantics of the TESL specification language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Balabonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on the Globalization Of Modeling Languages (GEMOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Combemale; Julien Deantoni; Jeff Gray, Sep 2015, Ottawa, Canada. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation orientée utilisateur des Systèmes d'Information des Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 : 3ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.86 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X, un outil expérimental pour la modélisation multi-paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESL: A language for reconciling heterogeneous execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Prodan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland. pp.114 - 123, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMCOD.2014.6961849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Continuous Semantic Adaptations for Simulating SysML Models in VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Balasubramanian; Christophe Jacquet; Pieter Van Gorp; Sahar Kokaly; Tamás Mészáros, Sep 2014, Valencia, Spain. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique multi-paradigme pour simuler des modèles SysML avec SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Model Composition in ModHel'X: the Power Window Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Globalization of Modeling Languages at MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm between Executable Metamodeling and Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, SLE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Desden, Germany. pp.184-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Semantics for Simulating SysML Models using SystemC-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaves Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Heterogeneous Models at Runtime to Detect Faults in Ambient-Intelligent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSL for Explicit Semantic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Denil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Verification of Redundancy Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callon Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACESMB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, MIAMI, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDeVVa 2012 workshop summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Famelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weissleder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification and Validation (MoDeVVa '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.3-4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2427376.2427377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Modeling of Gesture-Based 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Multi-Paradigm Modeling (MPM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Application of Concurrency to System Design - ACSD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Multi-Paradigm Modeling at MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFPinDSML 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data to Events: Checking Properties on the Control of a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-IEEE MEMOCODE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANAHEIM, United States. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture Description Language for Verification in Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bouzoualegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual IEEE International Computer Software and Applications Conference. (COMPSAC 2008).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Turku, Finland. pp.365-368, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Compsac.2008.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Formalism Models with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation. (ICST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Web Search Results Using Clustering By Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Carstoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cernian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bodea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS INTERNATIONAL CONFERENCE e-SOCIETY 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lisbon, Portugal. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Execution Framework for Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMPES 2007 - ETAPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X : A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM MPM 2007 - MODELS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primitive Execution Model for Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Setubal, Portugal. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme acteur dans la modélisation des systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Canadian Conference on Electrical and Computer Engineering. (CCECE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overall Specification of a Meta-Model of Computation For Model- Driven Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhoo Aimé Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Symposium on Collaborative Technologies and Systems. (CTS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Las Vegas, United States. pp.194-199, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2006.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Heterogeneous Domain in Ptolemy II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Biennal Ptolemy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Berleley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Hierarchical Heterogeneous Modeling in Component Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IEEE IRI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in the Internet, Processing, Systems, and Interdisciplinary Research (IPSI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Venise, Italy. CD-ROM - 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach of Domain Polymorph Component Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Model for Non-Hierarchical Heterogeneous Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Mokhoo Mbobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Feredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration. (IEEE IRI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Las Vegas, United States. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiparadigme pour la conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations, Simulations, Systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Éditions Matériologiques, pp.703-724, 2014, 978-2-919694-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Adaptation using CCSL Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Dogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jörg Kienzle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.104-118, 2012, LNCS - Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29645-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heterogeneous Points of View with ModHel'X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ghosh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.310-324, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModHel'X: A Component-Oriented Approach to Multi-Formalism Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.247-258, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69073-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Synchronizing a Set of Devices, Associated Computer Program and Synchronization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rayrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019057941. 2020, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2019057941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, systèmes, hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADCB9683"/>
+    <w:nsid w:val="D8A0A5E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3185-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132922029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gueuziec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gallois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00567-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11128/sne.30.tn.10512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02668283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Todorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18255/1818-1015-2019-4-520-533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31144/si.2307-6410.2019.n14.p45-54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00530627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B. Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-010-9053-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V6WHJQ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hardebolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Feredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Mokhoo Mbobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709105240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LJL2TR0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00288619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04452208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012417300003645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02956436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2020.15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2019.00050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01707264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Medimegh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006535202790286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193992.3194003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01398735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Seghiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godefroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.565" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Prodan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961849" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01076425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaves Caf&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Dogui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00875798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Meyers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Denil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouh Hamza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callon Charlotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Levi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weissleder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2427376.2427377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Deshayes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508447" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00605273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Rouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bouzoualegh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Compsac.2008.107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Carstoiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cernian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bodea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhoo Aim&#233; Mbobi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00740801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29645-1_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69073-3_26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3JNC22Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Templier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fitterer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3185-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132922029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gueuziec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gallois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00567-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11128/sne.30.tn.10512" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02668283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Todorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18255/1818-1015-2019-4-520-533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31144/si.2307-6410.2019.n14.p45-54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00530627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B. Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-010-9053-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V6WHJQ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hardebolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Feredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Mokhoo Mbobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709105240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LJL2TR0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00288619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04452208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012417300003645" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2020.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02956436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02322576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2019.00050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01707264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Medimegh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006535202790286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193992.3194003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Seghiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godefroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01398735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Prodan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01076425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaves Caf&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Dogui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00875798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Meyers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Denil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouh Hamza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callon Charlotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Levi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weissleder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2427376.2427377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Deshayes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508447" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00605273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Rouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bouzoualegh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Compsac.2008.107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00289188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Carstoiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cernian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bodea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhoo Aim&#233; Mbobi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00740801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29645-1_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69073-3_26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3JNC22Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Templier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fitterer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>