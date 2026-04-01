--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -280,51 +280,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 110, pp.108069. </w:t>
+              <w:t xml:space="preserve">, 2025, 110 (Part A), pp.108069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -799,287 +799,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPPG 2 cPPG: Reconstructing contact from imaging photoplethysmographic signals using U-Net architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote estimation of pulse wave features related to arterial stiffness and blood pressure using a camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104860⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (20), pp.102242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352099v1</w:t>
+                <w:t xml:space="preserve">hal-03145373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote estimation of pulse wave features related to arterial stiffness and blood pressure using a camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">iPPG 2 cPPG: Reconstructing contact from imaging photoplethysmographic signals using U-Net architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (20), pp.102242. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.104860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145373v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Convolutional Neural Networks for Remote Pulse Rate Measurement and Mapping from Facial Video</w:t>
               </w:r>
@@ -1163,577 +1163,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of vital signs and biomedical parameters: A review</w:t>
+                <w:t xml:space="preserve">Image completion using multispectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.790404⟩</w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.1164 - 1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790766v1</w:t>
+                <w:t xml:space="preserve">cea-01836229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic natural feature selection system for indoor tracking - application to Alzheimer patient support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complétion d'image exploitant des données multispectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Badeche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Pruski</w:t>
+                <w:t xml:space="preserve">Rémi Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCVR.2018.091982⟩</w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.1164-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931121v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image completion using multispectral imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An automatic natural feature selection system for indoor tracking - application to Alzheimer patient support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Badeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheil Hadj Said</w:t>
+                <w:t xml:space="preserve">Abdelhak Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Michel</w:t>
+                <w:t xml:space="preserve">Mohamed Benmohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (7), pp.1164 - 1174. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.1203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJCVR.2018.091982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01836229v1</w:t>
+                <w:t xml:space="preserve">hal-02931121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Selection of Webcam Photoplethysmographic Pixels Based on Lightness Criteria Photoplethysmographic Pixels Selection Based on Lightness Segmentation</w:t>
+                <w:t xml:space="preserve">Remote sensing of vital signs and biomedical parameters: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (3), pp.374-385. </w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (4), pp.173-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40846-017-0229-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.790404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147674v1</w:t>
+                <w:t xml:space="preserve">hal-03790766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complétion d'image exploitant des données multispectrales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Michel</w:t>
+                <w:t xml:space="preserve">Automatic Selection of Webcam Photoplethysmographic Pixels Based on Lightness Criteria Photoplethysmographic Pixels Selection Based on Lightness Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.374-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40846-017-0229-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850278v1</w:t>
+                <w:t xml:space="preserve">hal-03147674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic human stress detection based on webcam photoplethysmographic signals</w:t>
               </w:r>
@@ -1927,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote detection of mental workload changes using cardiac parameters assessed with a low-cost webcam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of physiological parameters by non-contact means to quantify mental stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous wavelet filtering on webcam photoplethysmographic signals to remotely assess the instantaneous heart rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,580 +2373,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based multimodal spontaneous emotion recognition using facial expressions and physiological signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformée en ondelettes et IA pour la reconstruction d'un signal PPG en contact à partir de sa version sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790802v1</w:t>
+                <w:t xml:space="preserve">hal-03790836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation sans contact de la tension artérielle par intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video-based multimodal spontaneous emotion recognition using facial expressions and physiological signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. pp.2459-2468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790827v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformée en ondelettes et IA pour la reconstruction d'un signal PPG en contact à partir de sa version sans contact</w:t>
+                <w:t xml:space="preserve">Estimation sans contact de la tension artérielle par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Desquins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Handicap 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790836v1</w:t>
+                <w:t xml:space="preserve">hal-03790827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sans contact de la fréquence par caméra basée sur l'apprentissage profond</w:t>
+                <w:t xml:space="preserve">LCOMS Lab's approach to the Vision For Vitals (V4V) Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs IFRATH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790850v1</w:t>
+                <w:t xml:space="preserve">hal-03374480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCOMS Lab's approach to the Vision For Vitals (V4V) Challenge</w:t>
+                <w:t xml:space="preserve">Mesure sans contact de la fréquence par caméra basée sur l'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouzar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, -, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs IFRATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374480v1</w:t>
+                <w:t xml:space="preserve">hal-03790850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure déportée de signaux physiologiques Vers une estimation de la pression sanguine par caméra</w:t>
               </w:r>
@@ -2975,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3083,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.830-834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote assessment of physiological parameters by non-contact technologies to quantify and detect mental stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4240,51 +4249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E42288E"/>
+    <w:nsid w:val="6208063A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4471,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-bousefsaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6235-6761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183133196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wuyart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choubeila Maaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouzar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamaleddine Djeldjli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desquins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belfilali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-022-01179-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bereksi-Reguig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9204364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badeche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Moussaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2018.091982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hadj Said" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.1203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0229-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bousefsaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416500391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-161606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2014.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01345311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Berardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01385553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751131v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05127231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-bousefsaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6235-6761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183133196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wuyart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choubeila Maaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouzar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamaleddine Djeldjli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desquins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belfilali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-022-01179-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bereksi-Reguig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104860" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9204364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hadj Said" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.1203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bousefsaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Moussaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2018.091982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0229-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416500391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-161606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2014.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01345311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Berardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01385553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751131v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05127231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>