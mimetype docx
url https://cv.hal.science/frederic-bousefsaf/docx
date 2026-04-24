--- v1 (2026-04-01)
+++ v2 (2026-04-24)
@@ -799,287 +799,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote estimation of pulse wave features related to arterial stiffness and blood pressure using a camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">iPPG 2 cPPG: Reconstructing contact from imaging photoplethysmographic signals using U-Net architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102242⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.104860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145373v1</w:t>
+                <w:t xml:space="preserve">hal-03352099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPPG 2 cPPG: Reconstructing contact from imaging photoplethysmographic signals using U-Net architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote estimation of pulse wave features related to arterial stiffness and blood pressure using a camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.104860. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (20), pp.102242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352099v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Convolutional Neural Networks for Remote Pulse Rate Measurement and Mapping from Facial Video</w:t>
               </w:r>
@@ -1280,365 +1280,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01836229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complétion d'image exploitant des données multispectrales</w:t>
+                <w:t xml:space="preserve">An automatic natural feature selection system for indoor tracking - application to Alzheimer patient support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Michel</w:t>
+                <w:t xml:space="preserve">Mohamed Badeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benmohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.1203⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCVR.2018.091982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850278v1</w:t>
+                <w:t xml:space="preserve">hal-02931121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic natural feature selection system for indoor tracking - application to Alzheimer patient support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing of vital signs and biomedical parameters: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Pruski</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.201. </w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (4), pp.173-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCVR.2018.091982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.790404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931121v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of vital signs and biomedical parameters: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+                <w:t xml:space="preserve">Complétion d'image exploitant des données multispectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.790404⟩</w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.1164-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790766v1</w:t>
+                <w:t xml:space="preserve">hal-01850278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Selection of Webcam Photoplethysmographic Pixels Based on Lightness Criteria Photoplethysmographic Pixels Selection Based on Lightness Segmentation</w:t>
               </w:r>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote detection of mental workload changes using cardiac parameters assessed with a low-cost webcam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of physiological parameters by non-contact means to quantify mental stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous wavelet filtering on webcam photoplethysmographic signals to remotely assess the instantaneous heart rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.830-834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3429,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote assessment of physiological parameters by non-contact technologies to quantify and detect mental stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6208063A"/>
+    <w:nsid w:val="7AADC062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-bousefsaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6235-6761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183133196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wuyart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choubeila Maaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouzar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamaleddine Djeldjli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desquins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belfilali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-022-01179-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bereksi-Reguig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104860" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9204364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hadj Said" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.1203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bousefsaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Moussaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2018.091982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0229-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416500391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-161606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2014.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01345311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Berardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01385553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751131v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05127231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-bousefsaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6235-6761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183133196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wuyart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choubeila Maaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouzar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamaleddine Djeldjli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desquins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belfilali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-022-01179-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bereksi-Reguig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9204364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hadj Said" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.1203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Badeche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Moussaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2018.091982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790404" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bousefsaf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0229-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416500391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-161606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2014.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01345311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Berardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01385553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751131v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05127231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>