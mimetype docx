--- v2 (2026-04-24)
+++ v3 (2026-05-26)
@@ -4249,51 +4249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AADC062"/>
+    <w:nsid w:val="83926EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>