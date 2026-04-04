--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -220,261 +220,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical derivatives of strain-based dynamic model for hybrid soft-rigid robots</w:t>
+                <w:t xml:space="preserve">Durability-aware trajectory planning and quasi-static control of a continuum parallel robot for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
+                <w:t xml:space="preserve">A Ouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Q Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (11), pp.12016-12023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02783649251346209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3619707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230423v1</w:t>
+                <w:t xml:space="preserve">hal-05304739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability-aware trajectory planning and quasi-static control of a continuum parallel robot for industrial applications</w:t>
+                <w:t xml:space="preserve">Analytical derivatives of strain-based dynamic model for hybrid soft-rigid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ouyoucef</w:t>
+                <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Peyron</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (11), pp.12016-12023. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3619707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02783649251346209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304739v1</w:t>
+                <w:t xml:space="preserve">hal-05230423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality of the Existing Geometric Variable Strain Models for the Dynamic Modeling of Continuum Robots</w:t>
               </w:r>
@@ -607,64 +607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -780,51 +780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thandiackal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (5), pp.055104. </w:t>
@@ -862,103 +862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order modeling of hybrid soft-rigid robots using global, local, and state-dependent strain parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Feliu-Talegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulaziz Y Alkayas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (1), pp.129-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1018,77 +1018,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Pustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Della Santina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.2098-2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1135,51 +1135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrically-Exact Assumed Strain Modes Approach for the Geometrico- and Kinemato-static Modellings of Continuum Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.1527-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1226,90 +1226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Robots Modeling: A Structured Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (3), pp.1728-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1356,64 +1356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1477,90 +1477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and Dynamics of Continuum Robots Based on Cosserat Rods and Optimal Control Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,103 +1607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit time integration simulation of robots with rigid bodies and Cosserat rods based on a Newton-Euler recursive algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1741,90 +1741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Hamilton's principle applied to geometrically exact Kirchhoff sliding rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 516, pp.116511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,103 +1992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoRoSim: A MATLAB Toolbox for Hybrid Rigid–Soft Robots Based on the Geometric Variable-Strain Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.106 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sliding-Rod Variable-Strain Model for Concentric Tube Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Messer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Rucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.3451-3458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,64 +2373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Bruce Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,408 +2484,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318617v1</w:t>
+                <w:t xml:space="preserve">hal-02635296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Armanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635296v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
+                <w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963895v1</w:t>
+                <w:t xml:space="preserve">hal-02318617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de la locomotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (2), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3183,77 +3183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified multi-soft-body dynamic model for underwater soft robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.307-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,64 +3421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Cosserat Approach for Multisection Soft Manipulator Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Dynamic Algorithm for Floating Base Tree Structure Robots With Flexible Joints and Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Morsli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,64 +3655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.22-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3759,77 +3759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3857,321 +3857,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microrefugia, Climate Change, and Conservation of Cedrus atlantica in the Rif Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alexandra-Jane Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558509v1</w:t>
+                <w:t xml:space="preserve">hal-01629785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrefugia, Climate Change, and Conservation of Cedrus atlantica in the Rif Mountains, Morocco</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark M. Bush</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.114. </w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.46006 - 46006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629785v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion Dynamics for Bio-inspired Robots with Soft Appendages: Application to Flapping Flight and Passive Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Dynamics of the Non-holonomic Whipple Bicycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,64 +4348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive underwater object inspection based on artificial electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,64 +4452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré’s Equations for Cosserat Media: Application to Shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4543,77 +4543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mintchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,77 +4673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Dynamics of a Pulsed-Jet Propulsion System for Underwater Soft Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,51 +4790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody system dynamics for bio-inspired locomotion: from geometric structures to computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,51 +5011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Lighthill fish swimming model for bio-inspired robots - Modelling, computational aspects and experimental comparisons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auke Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,90 +5102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,51 +5219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Locomotion Dynamics With Passive Internal DoFs: Application to Nonholonomic and Soft Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,64 +5310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5444,64 +5444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Locomotion Dynamics with Passive Internal DoFs: Application to Non-holonomic and Soft Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 716, pp.616-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-continuous dynamics for hyper-redundant robots: application to locomotion bio-inspired by elongated animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaukat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5976,90 +5976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for a sensor inspired by electric fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6106,51 +6106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue featuring selected papers from the International Workshop on Bio-Inspired Robots (Nantes, France, 6-8 April 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6339,51 +6339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Nayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,51 +6456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré–Cosserat Equations for the Lighthill Three-dimensional Large Amplitude Elongated Body Theory: Application to Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,51 +6572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Dynamics of a three dimensional eel-like robot: comparisons with Navier-Stokes simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on the accessibility of a satellite with two reaction wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6771,51 +6771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-continuous computed torque algorithm for a three-dimensional eel-like robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,57 +6860,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINCARE-CHETAYEV EQUATIONS AND FLEXIBLE MULTI-BODY SYSTEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Poincare-Chetayev Equations and Flexible Multi-body Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6980,90 +6980,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, analysis and design of an extensible planar parallel tendon actuated continuum robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoboSoft 2025: IEEE 8th International Conference on Soft Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Lausanne, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,64 +7123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSO 2023: 19th IEEE International Conference on Advanced Robotics and Its Social Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.65-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7208,356 +7208,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater communication with artificial electric sense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boukens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étienne Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE2021: Artificial Life Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/isal_a_00401⟩</w:t>
+              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.7372-7377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686620v1</w:t>
+                <w:t xml:space="preserve">hal-03686633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Herault</w:t>
+                <w:t xml:space="preserve">Underwater communication with artificial electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Clement</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Godfried Jansen van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.7372-7377, </w:t>
+              <w:t xml:space="preserve">ALIFE2021: Artificial Life Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtuel, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686633v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing on the Water: Stability Mechanisms of Snakes on Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2020 : 9th International Conference on Biomimetic and Biohybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Freiburg, Germany. pp.165-175, </w:t>
@@ -7608,90 +7608,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VULnerability of Populations under Extreme Scenarios (VULPES project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Jane Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark M. Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2018, Washington, D. C., United States</w:t>
@@ -7720,64 +7720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler-Poincaré equations for Cosserat media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque: "Jean-Marie Souriau" CITV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,51 +7854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Al Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t>
@@ -7940,51 +7940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence d’une nage cohérente induite par des retours sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontre du non-linéaire 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8035,51 +8035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7598-7605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8113,90 +8113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based object localization and shape estimation using electric sense on underwater robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 : 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8243,64 +8243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-based underwater surface localization through electrolocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.2596 - 2603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8347,64 +8347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.4692 - 4699, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8451,64 +8451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-based Underwater Spherical Target Localization through Electrolocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Washington State Convention Center, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8536,299 +8536,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861321v2</w:t>
+                <w:t xml:space="preserve">hal-01008793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kanaan</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008793v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. pp.3404-3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8847,269 +8847,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial modelling of plant diversity from high-throughput environmental dna sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Studeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Viari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994947v1</w:t>
+                <w:t xml:space="preserve">hal-00933699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modelling of plant diversity from high-throughput environmental dna sequence data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4608 - 4613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933699v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des interactions hydrodynamiques survenant lors de la nage anguilliforme dans une allée Bénard Von-Karman</w:t>
               </w:r>
@@ -9242,51 +9242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9311,77 +9311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9428,64 +9428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Objects by an Underwater Robot with Electric Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2012: Biomimetic and Biohybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, barcelone, Spain. pp.50 - 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9519,90 +9519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,77 +9649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd European Future Technologies Conference and Exhibition 2011 (FET 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10021,64 +10021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10133,77 +10133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics model of an electric fish-like robot : numerical aspects and application to obstacle avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auke Jan Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San-Francisco, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10228,64 +10228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,364 +10481,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eel-like robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher El Rafei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327533v1</w:t>
+                <w:t xml:space="preserve">hal-00411844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378526v1</w:t>
+                <w:t xml:space="preserve">hal-00327533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eel-like robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411844v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
               </w:r>
@@ -10863,51 +10863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10932,103 +10932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. http://iros2008.inria.fr/, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11101,51 +11101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11170,103 +11170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11330,51 +11330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11412,77 +11412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback design for 3D movement of an Eel-like robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11582,51 +11582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReV Réunion- LS2N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11692,64 +11692,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric sensing for underwater navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living machines: A handbook of research in biomimetics and biohybrid systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11800,51 +11800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 584, Springer, Cham, pp.42-51, 2018, CISM International Centre for Mechanical Sciences (Courses and Lectures), 978-3-319-78962-0. </w:t>
@@ -11882,77 +11882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robots Equipped with Artificial Electric Sense for the Exploration of Unconventional Aquatic Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11977,77 +11977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-soft-body Dynamic Model for Underwater Soft Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,51 +12102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Modèle dynamique des manipulateurs déformables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12188,51 +12188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. Dynamics models for deformable manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12287,51 +12287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re injecting the structure in NMPC schemes. Application to the constrained stabilization of a snake board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diehl M. ; Mombaur K. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast Motions in Biomechanics and Robotics : Optimization and Feedback Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2006, Series: Lecture Notes in Control and Information Sciences LNCIS Vol. 340. ISBN: 978-3-540-36118-3</w:t>
@@ -12360,51 +12360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot anguille sous-marin en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12565,51 +12565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12698,51 +12698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12777,90 +12777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGELS project D.3.7. Multi-agents demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irccyn. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12891,51 +12891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Electro-Location and the Among Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13060,51 +13060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA2755FD"/>
+    <w:nsid w:val="4DFB66A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13291,51 +13291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074174037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200959803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2184-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouyoucef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3619707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feliu-Talegon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Y Alkayas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241262333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pustina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Della Santina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2024.3370089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3219777" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3231360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ben Hmida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2022.3202488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Messer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Rucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3063704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L D Pinaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio C T Ceccantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L P Corr&#234;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pitman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53036-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio-Serchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmal Seneviratne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2868815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035798" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Jane Henrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Bush" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230677v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9324-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio Serchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Renda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/5/055005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2294733" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/020201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9722E3D5C22E8F450C51B949BA2801430E91118D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Primault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402094v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Matar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isjpeert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074174037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200959803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2184-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3619707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feliu-Talegon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Y Alkayas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241262333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pustina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Della Santina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2024.3370089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3219777" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3231360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ben Hmida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2022.3202488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Messer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Rucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3063704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L D Pinaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio C T Ceccantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L P Corr&#234;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pitman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53036-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio-Serchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmal Seneviratne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2868815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035798" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Jane Henrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Bush" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230677v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9324-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio Serchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Renda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/5/055005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2294733" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/020201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9722E3D5C22E8F450C51B949BA2801430E91118D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Primault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402094v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Matar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isjpeert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>