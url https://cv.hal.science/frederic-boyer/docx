--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -1116,382 +1116,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometrically-Exact Assumed Strain Modes Approach for the Geometrico- and Kinemato-static Modellings of Continuum Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.1527-1543. </w:t>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.2360-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3219777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3238171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836288v1</w:t>
+                <w:t xml:space="preserve">hal-03935561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Robots Modeling: A Structured Overview</w:t>
+                <w:t xml:space="preserve">A Geometrically-Exact Assumed Strain Modes Approach for the Geometrico- and Kinemato-static Modellings of Continuum Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Armanini</w:t>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.1728-1748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3231360⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.1527-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3219777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334544v1</w:t>
+                <w:t xml:space="preserve">hal-03836288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+                <w:t xml:space="preserve">Soft Robots Modeling: A Structured Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.2360-2378. </w:t>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.1728-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3238171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3231360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935561v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and Dynamics of Continuum Robots Based on Cosserat Rods and Optimal Control Theories</w:t>
               </w:r>
@@ -1735,278 +1735,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Hamilton's principle applied to geometrically exact Kirchhoff sliding rods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priority conservation areas for Cedrus atlantica in the Atlas Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116511⟩</w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (6), pp.e12680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686626v1</w:t>
+                <w:t xml:space="preserve">hal-03662298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority conservation areas for Cedrus atlantica in the Atlas Mountains, Morocco</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended Hamilton's principle applied to geometrically exact Kirchhoff sliding rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (6), pp.e12680. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 516, pp.116511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/csp2.12680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662298v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoRoSim: A MATLAB Toolbox for Hybrid Rigid–Soft Robots Based on the Geometric Variable-Strain Approach</w:t>
               </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,495 +2367,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520026v1</w:t>
+                <w:t xml:space="preserve">hal-02635296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635296v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963895v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t>
+                <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federico Renda</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bruce Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.027836492090377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318617v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de la locomotion.</w:t>
               </w:r>
@@ -2939,503 +2939,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Validation of the Prototype of A Bio-Inspired Piping Inspection Robot</w:t>
+                <w:t xml:space="preserve">Brazilian montane rainforest expansion induced by Heinrich Stadial 1 event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
+                <w:t xml:space="preserve">Jorge L D Pinaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chablat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Croot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregório C T Ceccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L P Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Pitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/robotics8020032⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.17912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108495v1</w:t>
+                <w:t xml:space="preserve">hal-02349564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brazilian montane rainforest expansion induced by Heinrich Stadial 1 event</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Validation of the Prototype of A Bio-Inspired Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro L P Corrêa</w:t>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Pitman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.17912. </w:t>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53036-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/robotics8020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349564v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified multi-soft-body dynamic model for underwater soft robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
+                <w:t xml:space="preserve">Mechanical Design Optimization of a Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364918769992⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985482v1</w:t>
+                <w:t xml:space="preserve">hal-01763204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Design Optimization of a Piping Inspection Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
+                <w:t xml:space="preserve">A unified multi-soft-body dynamic model for underwater soft robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.307-312. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.648-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364918769992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763204v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Cosserat Approach for Multisection Soft Manipulator Dynamics</w:t>
               </w:r>
@@ -3447,51 +3447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakmal Seneviratne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,616 +3532,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Dynamic Algorithm for Floating Base Tree Structure Robots With Flexible Joints and Links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microrefugia, Climate Change, and Conservation of Cedrus atlantica in the Rif Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wisama Khalil</w:t>
+                <w:t xml:space="preserve">Alexandra-Jane Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4035798⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516287v1</w:t>
+                <w:t xml:space="preserve">hal-01629785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.46006 - 46006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387635v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+                <w:t xml:space="preserve">General Dynamic Algorithm for Floating Base Tree Structure Robots With Flexible Joints and Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Morsli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4035798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01550624v1</w:t>
+                <w:t xml:space="preserve">hal-02516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrefugia, Climate Change, and Conservation of Cedrus atlantica in the Rif Mountains, Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis François</w:t>
+                <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00114⟩</w:t>
+              <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629785v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.46006 - 46006. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558509v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion Dynamics for Bio-inspired Robots with Soft Appendages: Application to Flapping Flight and Passive Swimming</w:t>
               </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.45003 - 45003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,434 +4537,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Dynamics of a Pulsed-Jet Propulsion System for Underwater Soft Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cesare Stefanini</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364915572071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/60143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201695v1</w:t>
+                <w:t xml:space="preserve">hal-01201680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dynamics of a Pulsed-Jet Propulsion System for Underwater Soft Robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multibody system dynamics for bio-inspired locomotion: from geometric structures to computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/60143⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/10/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201680v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibody system dynamics for bio-inspired locomotion: from geometric structures to computational aspects</w:t>
+                <w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mintchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (9), pp.1228-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/10/2/025007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364915572071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204739v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cephalopod-inspired pulsed-jet locomotion for underwater soft robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (5), pp.055005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,161 +4992,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Lighthill fish swimming model for bio-inspired robots - Modelling, computational aspects and experimental comparisons.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Locomotion Dynamics With Passive Internal DoFs: Application to Nonholonomic and Soft Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auke Ijspeert</w:t>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-34. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.578-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364914525811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2294733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943604v1</w:t>
+                <w:t xml:space="preserve">hal-01206902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,412 +5200,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Locomotion Dynamics With Passive Internal DoFs: Application to Nonholonomic and Soft Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Lighthill fish swimming model for bio-inspired robots - Modelling, computational aspects and experimental comparisons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+                <w:t xml:space="preserve">Auke Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (3), pp.578-592. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2294733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364914525811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206902v1</w:t>
+                <w:t xml:space="preserve">hal-00943604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+                <w:t xml:space="preserve">C. Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794706v1</w:t>
+                <w:t xml:space="preserve">in2p3-00858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevallereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.172-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00858812v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Locomotion Dynamics with Passive Internal DoFs: Application to Non-holonomic and Soft Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5989,51 +5989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for a sensor inspired by electric fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue featuring selected papers from the International Workshop on Bio-Inspired Robots (Nantes, France, 6-8 April 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.563-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7595,103 +7595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VULnerability of Populations under Extreme Scenarios (VULPES project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Jane Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark M. Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2018, Washington, D. C., United States</w:t>
@@ -8113,77 +8113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based object localization and shape estimation using electric sense on underwater robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8224,235 +8224,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-based underwater surface localization through electrolocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morel</w:t>
+                <w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.2596 - 2603, </w:t>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.4692 - 4699, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503248v1</w:t>
+                <w:t xml:space="preserve">hal-01503250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+                <w:t xml:space="preserve">Neural-based underwater surface localization through electrolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.4692 - 4699, </w:t>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.2596 - 2603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503250v1</w:t>
+                <w:t xml:space="preserve">hal-01503248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-based Underwater Spherical Target Localization through Electrolocation</w:t>
               </w:r>
@@ -8536,273 +8536,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kanaan</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008793v1</w:t>
+                <w:t xml:space="preserve">hal-00861321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861321v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,51 +8879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Studeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Viari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9210,239 +9210,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Dynamic Model Of An Insect-Like MAV With Soft Wings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.1161 - 1167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761287v1</w:t>
+                <w:t xml:space="preserve">hal-00994929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">A Hybrid Dynamic Model Of An Insect-Like MAV With Soft Wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.108-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994929v1</w:t>
+                <w:t xml:space="preserve">hal-00761287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Objects by an Underwater Robot with Electric Sense</w:t>
               </w:r>
@@ -9571,51 +9571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9766,77 +9766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An underwater reconfigurable robot with bioinspired electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mintchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marrazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,51 +9913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Electric-Sense-Based Bioinspired Embodied Robotic Perception System: The Modelling Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10008,51 +10008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,623 +10222,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">On Solving Inverse Problems for Electric Fish Like Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Amrouche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Oumayma Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBIO 2010 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tianjin, China. pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634830v1</w:t>
+                <w:t xml:space="preserve">hal-00522917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Solving Inverse Problems for Electric Fish Like Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Omar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Ali Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2010 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.4225-4230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5648929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522917v1</w:t>
+                <w:t xml:space="preserve">hal-00634830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eel-like robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411844v2</w:t>
+                <w:t xml:space="preserve">hal-00327533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327533v1</w:t>
+                <w:t xml:space="preserve">hal-03378526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The eel-like robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378526v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
               </w:r>
@@ -10926,321 +10926,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume De Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287819v1</w:t>
+                <w:t xml:space="preserve">hal-01156234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+                <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. http://iros2008.inria.fr/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156234v1</w:t>
+                <w:t xml:space="preserve">hal-00287819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,77 +11412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback design for 3D movement of an Eel-like robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11556,64 +11556,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot bio-inspiré pour l'inspection de la canalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11686,247 +11686,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric sensing for underwater navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Model of a Bio-Inspired Robot for Piping Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living machines: A handbook of research in biomimetics and biohybrid systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 584, Springer, Cham, pp.42-51, 2018, CISM International Centre for Mechanical Sciences (Courses and Lectures), 978-3-319-78962-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979898v1</w:t>
+                <w:t xml:space="preserve">hal-01807189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Model of a Bio-Inspired Robot for Piping Inspection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric sensing for underwater navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Living machines: A handbook of research in biomimetics and biohybrid systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807189v1</w:t>
+                <w:t xml:space="preserve">hal-01979898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robots Equipped with Artificial Electric Sense for the Exploration of Unconventional Aquatic Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,90 +11990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-soft-body Dynamic Model for Underwater Soft Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics, vol 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-160, 2018</w:t>
@@ -12115,51 +12115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Modèle dynamique des manipulateurs déformables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GROSSARD Mathieu, CHAILLET Nicolas, RÉGNIER Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotique flexible - Applications à la manipulation multiéchelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, Paris, pp.331-357, 2013, Traité IC2, série Systèmes automatisés, 9782746245099</w:t>
@@ -12201,51 +12201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. Dynamics models for deformable manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Grossard, Stephane Regnier, Nicolas Chaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.321-348, 2013, Robotics Series, 9781848215207</w:t>
@@ -12386,64 +12386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12539,51 +12539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robotic: localization with electrolocation for collision avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12711,51 +12711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12777,51 +12777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGELS project D.3.7. Multi-agents demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13060,51 +13060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DFB66A6"/>
+    <w:nsid w:val="3002F1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13291,51 +13291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074174037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200959803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2184-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3619707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feliu-Talegon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Y Alkayas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241262333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pustina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Della Santina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2024.3370089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3219777" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3231360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ben Hmida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2022.3202488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Messer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Rucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3063704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L D Pinaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio C T Ceccantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L P Corr&#234;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pitman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53036-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio-Serchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmal Seneviratne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2868815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035798" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Jane Henrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Bush" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230677v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9324-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio Serchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Renda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/5/055005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2294733" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/020201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9722E3D5C22E8F450C51B949BA2801430E91118D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Primault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402094v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Matar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isjpeert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074174037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200959803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2184-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3619707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feliu-Talegon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Y Alkayas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241262333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pustina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Della Santina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2024.3370089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3219777" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3231360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ben Hmida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2022.3202488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Messer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Rucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3063704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L D Pinaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio C T Ceccantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L P Corr&#234;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pitman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53036-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio-Serchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769992" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmal Seneviratne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2868815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Jane Henrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Bush" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035798" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230677v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9324-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio Serchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60143" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Renda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/5/055005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2294733" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/020201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9722E3D5C22E8F450C51B949BA2801430E91118D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Primault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402094v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Matar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isjpeert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>