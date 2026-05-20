--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200959803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Dl-WRygAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/Y-2184-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,6751 +233,6751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability-aware trajectory planning and quasi-static control of a continuum parallel robot for industrial applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Peyron</w:t>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Zheng</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3619707⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.216-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304739v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical derivatives of strain-based dynamic model for hybrid soft-rigid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02783649251346209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality of the Existing Geometric Variable Strain Models for the Dynamic Modeling of Continuum Robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durability-aware trajectory planning and quasi-static control of a continuum parallel robot for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Peyron</w:t>
+                <w:t xml:space="preserve">A Ouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lebastard</w:t>
+                <w:t xml:space="preserve">Q Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (2), pp.1848-1855. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3524898⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (11), pp.12016-12023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3619707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893096v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duality of the Existing Geometric Variable Strain Models for the Dynamic Modeling of Continuum Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Tummers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+                <w:t xml:space="preserve">Q. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Offermann</w:t>
+                <w:t xml:space="preserve">V. Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">F. Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.1848-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3524898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715577v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking and gait transition induced by hydrodynamic sensory feedback in an anguilliform swimming robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thandiackal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (5), pp.055104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order modeling of hybrid soft-rigid robots using global, local, and state-dependent strain parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Feliu-Talegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulaziz Y Alkayas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (1), pp.129-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02783649241262333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Decoupling of Lagrangian Systems via Coordinate Transformation: General Characterization and Its Application to Soft Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Pustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Della Santina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.2098-2110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tro.2024.3370089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (3), pp.2360-2378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2023.3238171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrically-Exact Assumed Strain Modes Approach for the Geometrico- and Kinemato-static Modellings of Continuum Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.1527-1543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2022.3219777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Robots Modeling: A Structured Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (3), pp.1728-1748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2022.3231360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and Dynamics of Continuum Robots Based on Cosserat Rods and Optimal Control Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.1544-1562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2022.3226112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit time integration simulation of robots with rigid bodies and Cosserat rods based on a Newton-Euler recursive algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Tempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2023.3334647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority conservation areas for Cedrus atlantica in the Atlas Mountains, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">Extended Hamilton's principle applied to geometrically exact Kirchhoff sliding rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/csp2.12680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 516, pp.116511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662298v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Hamilton's principle applied to geometrically exact Kirchhoff sliding rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Priority conservation areas for Cedrus atlantica in the Atlas Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116511⟩</w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (6), pp.e12680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686626v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoRoSim: A MATLAB Toolbox for Hybrid Rigid–Soft Robots Based on the Geometric Variable-Strain Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Teejo Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.106 - 122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mra.2022.3202488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sliding-Rod Variable-Strain Model for Concentric Tube Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Messer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Rucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.3451-3458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2021.3063704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of robust self-organized undulatory swimming based on local hydrodynamic force sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Thandiackal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Thandiackal</w:t>
+                <w:t xml:space="preserve">Kamilo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilo Melo</w:t>
+                <w:t xml:space="preserve">Laura Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Paez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (57), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scirobotics.abf6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bruce Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.027836492090377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635296v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963895v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318617v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Armanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02520026v1</w:t>
+                <w:t xml:space="preserve">hal-04963895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de la locomotion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Validation of the Prototype of A Bio-Inspired Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7757⟩</w:t>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/robotics8020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552647v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brazilian montane rainforest expansion induced by Heinrich Stadial 1 event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge L D Pinaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Croot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregório C T Ceccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro L P Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Pitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.17912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-53036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Validation of the Prototype of A Bio-Inspired Piping Inspection Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de la locomotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chablat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/robotics8020032⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108495v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Design Optimization of a Piping Inspection Robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A unified multi-soft-body dynamic model for underwater soft robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.648-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364918769992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763204v1</w:t>
+                <w:t xml:space="preserve">hal-01985482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified multi-soft-body dynamic model for underwater soft robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical Design Optimization of a Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364918769992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01985482v1</w:t>
+                <w:t xml:space="preserve">hal-01763204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Cosserat Approach for Multisection Soft Manipulator Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakmal Seneviratne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.1518-1533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2018.2868815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrefugia, Climate Change, and Conservation of Cedrus atlantica in the Rif Mountains, Morocco</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General Dynamic Algorithm for Floating Base Tree Structure Robots With Flexible Joints and Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wisama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark M. Bush</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferhat Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.114. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4035798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629785v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
+                <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Stephane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
+              <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558509v1</w:t>
+                <w:t xml:space="preserve">hal-02387635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Dynamic Algorithm for Floating Base Tree Structure Robots With Flexible Joints and Links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wisama Khalil</w:t>
+                <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Morsli</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4035798⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516287v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.46006 - 46006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387635v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microrefugia, Climate Change, and Conservation of Cedrus atlantica in the Rif Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Jane Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Louis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550624v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion Dynamics for Bio-inspired Robots with Soft Appendages: Application to Flapping Flight and Passive Swimming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced Dynamics of the Non-holonomic Whipple Bicycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (4), pp.1121-1154. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00332-016-9341-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00332-017-9434-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519830v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Dynamics of the Non-holonomic Whipple Bicycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Locomotion Dynamics for Bio-inspired Robots with Soft Appendages: Application to Flapping Flight and Passive Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Mauny</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00332-017-9434-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.1121-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-016-9341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717298v1</w:t>
+                <w:t xml:space="preserve">hal-02519830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive underwater object inspection based on artificial electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.45003 - 45003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/11/4/045003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré’s Equations for Cosserat Media: Application to Shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-016-9324-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dynamics of a Pulsed-Jet Propulsion System for Underwater Soft Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Giorgio Serchi</w:t>
+                <w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Laschi</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mintchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/60143⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (9), pp.1228-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364915572071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201680v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody system dynamics for bio-inspired locomotion: from geometric structures to computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-3190/10/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural Dynamics of a Pulsed-Jet Propulsion System for Underwater Soft Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cesare Stefanini</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364915572071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/60143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201695v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cephalopod-inspired pulsed-jet locomotion for underwater soft robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (5), pp.055005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-3190/10/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Locomotion Dynamics With Passive Internal DoFs: Application to Nonholonomic and Soft Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (3), pp.578-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2013.2294733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved Lighthill fish swimming model for bio-inspired robots - Modelling, computational aspects and experimental comparisons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2295890⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364914525811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994959v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Lighthill fish swimming model for bio-inspired robots - Modelling, computational aspects and experimental comparisons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auke Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364914525811⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2295890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943604v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrolocation Sensors in Conducting Water Bio-Inspired by Electric Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1865-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2241536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00858812v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00862758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.172-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Locomotion Dynamics with Passive Internal DoFs: Application to Non-holonomic and Soft Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842093v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the swimming of an elongated body in a non-uniform flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced Locomotion Dynamics with Passive Internal DoFs: Application to Non-holonomic and Soft Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862276v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolocation Sensors in Conducting Water Bio-Inspired by Electric Fish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Note on the swimming of an elongated body in a non-uniform flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 716, pp.616-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2241536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00862758v1</w:t>
+                <w:t xml:space="preserve">hal-00862276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-continuous dynamics for hyper-redundant robots: application to locomotion bio-inspired by elongated animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaukat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28, pp.303 - 317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for a sensor inspired by electric fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (2), pp.492-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2011.2175764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614081v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue featuring selected papers from the International Workshop on Bio-Inspired Robots (Nantes, France, 6-8 April 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2, SI), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/020201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002211201000649X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.041004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145115v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 674, pp.196-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211201000649X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630756v1</w:t>
+                <w:t xml:space="preserve">hal-01145115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré–Cosserat Equations for the Lighthill Three-dimensional Large Amplitude Elongated Body Theory: Application to Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (1), pp.47-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-009-9050-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Dynamics of a three dimensional eel-like robot: comparisons with Navier-Stokes simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (6), pp.1274-1288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tro.2008.2006249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on the accessibility of a satellite with two reaction wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (2), pp.611-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-continuous computed torque algorithm for a three-dimensional eel-like robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.563-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincare-Chetayev Equations and Flexible Multi-body Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (6), pp.925-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,4177 +6987,4177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, analysis and design of an extensible planar parallel tendon actuated continuum robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoboSoft 2025: IEEE 8th International Conference on Soft Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Lausanne, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RoboSoft63089.2025.11020851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive inverse dynamics of a swimming snake-like robot with a tree-like mechanical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSO 2023: 19th IEEE International Conference on Advanced Robotics and Its Social Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.65-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARSO56563.2023.10187577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.7372-7377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater communication with artificial electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godfried Jansen van Vuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE2021: Artificial Life Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtuel, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing on the Water: Stability Mechanisms of Snakes on Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2020 : 9th International Conference on Biomimetic and Biohybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Freiburg, Germany. pp.165-175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64313-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VULnerability of Populations under Extreme Scenarios (VULPES project)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Émergence d’une nage cohérente induite par des retours sensoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2018, Washington, D. C., United States</w:t>
+              <w:t xml:space="preserve">rencontre du non-linéaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402094v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Poincaré equations for Cosserat media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VULnerability of Populations under Extreme Scenarios (VULPES project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Jane Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque: "Jean-Marie Souriau" CITV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2018, Washington, D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991159v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Euler-Poincaré equations for Cosserat media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque: "Jean-Marie Souriau" CITV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195127v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence d’une nage cohérente induite par des retours sensoriels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Al Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rencontre du non-linéaire 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985490v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Dynamic Modelling of Locomotion Systems with Persistent Contacts - Application to the 3D Bicycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Model based object localization and shape estimation using electric sense on underwater robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 : 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01717312v1</w:t>
+                <w:t xml:space="preserve">hal-01503876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based object localization and shape estimation using electric sense on underwater robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symbolic Dynamic Modelling of Locomotion Systems with Persistent Contacts - Application to the 3D Bicycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 : 20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7598-7605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503876v1</w:t>
+                <w:t xml:space="preserve">hal-01717312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neural-based underwater surface localization through electrolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.4692 - 4699, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.2596 - 2603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503250v1</w:t>
+                <w:t xml:space="preserve">hal-01503248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-based underwater surface localization through electrolocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.2596 - 2603, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.4692 - 4699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503248v1</w:t>
+                <w:t xml:space="preserve">hal-01503250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-based Underwater Spherical Target Localization through Electrolocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Washington State Convention Center, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7138975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. pp.3404-3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modelling of plant diversity from high-throughput environmental dna sequence data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale des interactions hydrodynamiques survenant lors de la nage anguilliforme dans une allée Bénard Von-Karman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Coissac</w:t>
+                <w:t xml:space="preserve">Younes Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Viari</w:t>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Isjpeert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933699v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4608 - 4613, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des interactions hydrodynamiques survenant lors de la nage anguilliforme dans une allée Bénard Von-Karman</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial modelling of plant diversity from high-throughput environmental dna sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Solliec</w:t>
+                <w:t xml:space="preserve">Angelika Studeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isjpeert</w:t>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Viari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439851v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Dynamic Model Of An Insect-Like MAV With Soft Wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.108-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994929v1</w:t>
+                <w:t xml:space="preserve">hal-00761287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Dynamic Model Of An Insect-Like MAV With Soft Wings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.1161 - 1167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761287v1</w:t>
+                <w:t xml:space="preserve">hal-00994929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Objects by an Underwater Robot with Electric Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2012: Biomimetic and Biohybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, barcelone, Spain. pp.50 - 61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31525-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1155 - 1160, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An underwater reconfigurable robot with bioinspired electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mintchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marrazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Orofino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1149 - 1154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Electric-Sense-Based Bioinspired Embodied Robotic Perception System: The Modelling Aspect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+                <w:t xml:space="preserve">Multi-physics model of an electric fish-like robot : numerical aspects and application to obstacle avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Jan Ijspeert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd European Future Technologies Conference and Exhibition 2011 (FET 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San-Francisco, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704070v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Towards an Electric-Sense-Based Bioinspired Embodied Robotic Perception System: The Modelling Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2010 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, China. pp.879 - 884</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd European Future Technologies Conference and Exhibition 2011 (FET 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704063v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics model of an electric fish-like robot : numerical aspects and application to obstacle avoidance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San-Francisco, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2010 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, China. pp.879 - 884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630762v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Solving Inverse Problems for Electric Fish Like Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIO 2010 - IEEE International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Tianjin, China. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.4225-4230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5648929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327533v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378526v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eel-like robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411844v2</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The eel-like robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156301v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156234v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. http://iros2008.inria.fr/, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11164,375 +11185,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume De Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199433v1</w:t>
+                <w:t xml:space="preserve">hal-01156234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156249v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback design for 3D movement of an Eel-like robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11542,133 +11563,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot bio-inspiré pour l'inspection de la canalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReV Réunion- LS2N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18251.85286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11678,831 +11699,831 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Model of a Bio-Inspired Robot for Piping Inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 584, Springer, Cham, pp.42-51, 2018, CISM International Centre for Mechanical Sciences (Courses and Lectures), 978-3-319-78962-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric sensing for underwater navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living machines: A handbook of research in biomimetics and biohybrid systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robots Equipped with Artificial Electric Sense for the Exploration of Unconventional Aquatic Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-soft-body Dynamic Model for Underwater Soft Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Giorgio-Serchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics, vol 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-160, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10. Modèle dynamique des manipulateurs déformables.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chapter 10. Dynamics models for deformable manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GROSSARD Mathieu, CHAILLET Nicolas, RÉGNIER Stéphane. </w:t>
+              <w:t xml:space="preserve">Mathieu Grossard, Stephane Regnier, Nicolas Chaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotique flexible - Applications à la manipulation multiéchelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, Paris, pp.331-357, 2013, Traité IC2, série Systèmes automatisés, 9782746245099</w:t>
+              <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.321-348, 2013, Robotics Series, 9781848215207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842096v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10. Dynamics models for deformable manipulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chapitre 10. Modèle dynamique des manipulateurs déformables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu Grossard, Stephane Regnier, Nicolas Chaillet. </w:t>
+              <w:t xml:space="preserve">GROSSARD Mathieu, CHAILLET Nicolas, RÉGNIER Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.321-348, 2013, Robotics Series, 9781848215207</w:t>
+              <w:t xml:space="preserve">Robotique flexible - Applications à la manipulation multiéchelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, Paris, pp.331-357, 2013, Traité IC2, série Systèmes automatisés, 9782746245099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842104v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re injecting the structure in NMPC schemes. Application to the constrained stabilization of a snake board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diehl M. ; Mombaur K. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast Motions in Biomechanics and Robotics : Optimization and Feedback Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2006, Series: Lecture Notes in Control and Information Sciences LNCIS Vol. 340. ISBN: 978-3-540-36118-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot anguille sous-marin en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Techniques de l'Ingénieur, pp.S 7 856: 1-16, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12512,130 +12533,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robotic: localization with electrolocation for collision avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00300570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12645,354 +12666,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on a sensor bio-inspired by electric fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGELS project D.3.7. Multi-agents demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irccyn. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Electro-Location and the Among Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13060,51 +13081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3002F1A7"/>
+    <w:nsid w:val="4435C034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13291,51 +13312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074174037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200959803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2184-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3619707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feliu-Talegon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Y Alkayas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241262333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pustina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Della Santina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2024.3370089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3219777" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3231360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ben Hmida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2022.3202488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Messer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Rucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3063704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L D Pinaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio C T Ceccantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L P Corr&#234;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pitman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53036-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio-Serchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769992" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmal Seneviratne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2868815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Jane Henrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Bush" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035798" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230677v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9324-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio Serchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60143" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Renda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/5/055005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2294733" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/020201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9722E3D5C22E8F450C51B949BA2801430E91118D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Primault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402094v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Matar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isjpeert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074174037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200959803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Dl-WRygAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2184-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouyoucef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3619707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feliu-Talegon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Y Alkayas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241262333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pustina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Della Santina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2024.3370089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3219777" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3231360" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ben Hmida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mra.2022.3202488" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Messer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Rucker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3063704" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349564v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L D Pinaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Croot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio C T Ceccantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L P Corr&#234;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Pitman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53036-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio-Serchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769992" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmal Seneviratne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2868815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035798" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Jane Henrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Bush" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230677v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9324-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giorgio Serchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Renda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/5/055005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2294733" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/020201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9722E3D5C22E8F450C51B949BA2801430E91118D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Primault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020851" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Matar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isjpeert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>