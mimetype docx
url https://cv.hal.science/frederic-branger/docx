--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -308,252 +308,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate policy and the ‘carbon haven’ effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thyroidectomy in patients with a high BMI: a safe surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Venara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lenaoures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcc.245⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-14-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137895v1</w:t>
+                <w:t xml:space="preserve">hal-03269728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroidectomy in patients with a high BMI: a safe surgery?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate policy and the ‘carbon haven’ effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171 (1), pp.99-105. </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-14-0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wcc.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269728v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaping the carbon rent: Abatement and overallocation profits in the European cement industry, insights from an LMDI decomposition analysis</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Branger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quirion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.37.3.fbra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Lecuyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Finel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Venara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenaoures" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2014.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.12.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.01.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTJD5RMB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thibaudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mucci-Hennekinne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cesbron-M&#233;tivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vychnevskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-010-1003-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W0KSLKXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01182931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Sato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sartor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Branger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quirion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.37.3.fbra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Lecuyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269728v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Finel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Venara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenaoures" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2014.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.12.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.01.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTJD5RMB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thibaudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mucci-Hennekinne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cesbron-M&#233;tivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vychnevskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-010-1003-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W0KSLKXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01182931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Sato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sartor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>