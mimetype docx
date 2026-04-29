--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -174,5222 +174,5339 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of RF plasma sheath thickness in magnetic field up to 500 mT using a floating spiral probe</w:t>
+                <w:t xml:space="preserve">DC arc plasma dynamics and electrical signatures investigated by 3D reconstruction and signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hiret</w:t>
+                <w:t xml:space="preserve">A Hellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+                <w:t xml:space="preserve">R Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dmitriev</w:t>
+                <w:t xml:space="preserve">F Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Steiner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0277005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (15), pp.155202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae5983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266787v1</w:t>
+                <w:t xml:space="preserve">hal-05589849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of RF plasma sheath thickness in magnetic field up to 500 mT using a floating spiral probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">A. Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">R. Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">L. Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (9), pp.093510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0277005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal bubbles formation induced by electric arc plasmas: detection and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellé</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hugon</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Marcos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ade3e8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121235v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">Metal bubbles formation induced by electric arc plasmas: detection and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">Arthur Hellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ade3e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">hal-05121235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasma parameters evolution as a function of magnetic field strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hiret</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Dmitriev</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Faudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.114349. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844508v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the material ejection in a dipolar arc in continuous regime</w:t>
+                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasma parameters evolution as a function of magnetic field strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hellé</w:t>
+                <w:t xml:space="preserve">Paul Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Hugon</w:t>
+                <w:t xml:space="preserve">Artem Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Brochard</w:t>
+                <w:t xml:space="preserve">Éric Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chouchene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Marcos</w:t>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6274⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.114349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680877v1</w:t>
+                <w:t xml:space="preserve">hal-04844508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of electron-magnetohydrodynamics tearing modes in parameter ranges of experimental interest</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of the material ejection in a dipolar arc in continuous regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (42), pp.425201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561813v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of machine learning for detecting and tracking turbulent structures in plasma fusion devices using ultra fast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Desecures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.27965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-79251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669983v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733195v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine learning for detecting and tracking turbulent structures in plasma fusion devices using ultra fast imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-79251-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 674, pp.160844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784770v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual interactions between plasma filaments in a tokamak evidenced by fast imaging and machine learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical study of electron-magnetohydrodynamics tearing modes in parameter ranges of experimental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+                <w:t xml:space="preserve">Homam Betar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Cavalier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Del Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.045201. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1st European Conference on Magnetic Reconnection in Plasmas, 31 (5), pp.052117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.045201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531993v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated temperature of a tungsten spot facing large plasma heat loads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Brochard</w:t>
+                <w:t xml:space="preserve">Mutual interactions between plasma filaments in a tokamak evidenced by fast imaging and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Desecures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101753⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.045201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.045201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729195v1</w:t>
+                <w:t xml:space="preserve">hal-04531993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputtering of biased electrodes in an oblique magnetic field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Moser</w:t>
+                <w:t xml:space="preserve">Simulated temperature of a tungsten spot facing large plasma heat loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/acfc63⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232910v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive self-bias in a magnetized CCP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (3), pp.030703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0138969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">Plasma sputtering of biased electrodes in an oblique magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/acfc63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190773v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741642v1</w:t>
+                <w:t xml:space="preserve">hal-04190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the electrode/wall area ratio on the Plasma potential in discharge and Tokamak plasmas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (4), pp.799-809. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3156208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628601v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble formation in liquid Sn under different plasma loading conditions leading to droplet ejection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T W Morgan</w:t>
+                <w:t xml:space="preserve">Effect of the electrode/wall area ratio on the Plasma potential in discharge and Tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abf9e0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.799-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3156208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229685v1</w:t>
+                <w:t xml:space="preserve">hal-03628601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the COMPASS results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Ficker</w:t>
+                <w:t xml:space="preserve">Sheath size and Child-Langmuir law in one dimensional bounded plasma system in the presence of an oblique magnetic field: PIC results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac301f⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.083501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441665v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheath size and Child-Langmuir law in one dimensional bounded plasma system in the presence of an oblique magnetic field: PIC results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bubble formation in liquid Sn under different plasma loading conditions leading to droplet ejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T W Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0055790⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (6), pp.066030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abf9e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215889v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Rayleigh–Bénard Convection in elasto-viscoplastic gels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the COMPASS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Ficker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104428⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac301f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986087v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction of tokamak edge turbulence from single visible camera data and automatic turbulence structure tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Oscillatory Rayleigh–Bénard Convection in elasto-viscoplastic gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab0d4c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106648v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic dust transport in ASDEX upgrade studied by fast imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Shalpegin</w:t>
+                <w:t xml:space="preserve">Tomographic reconstruction of tokamak edge turbulence from single visible camera data and automatic turbulence structure tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.01.014⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (5), pp.056025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab0d4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106637v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating heat balance models for tungsten dust in cold dense plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco de Angeli</w:t>
+                <w:t xml:space="preserve">Intrinsic dust transport in ASDEX upgrade studied by fast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Suárez López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aadbcb⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.268-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372199v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video analysis of dust events in full-tungsten ASDEX Upgrade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Rohde</w:t>
+                <w:t xml:space="preserve">Validating heat balance models for tungsten dust in cold dense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4e56⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aadbcb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834094v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge plasma study using a fast VIS camera in the COMPASS tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Jirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Jirman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matěj Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Video analysis of dust events in full-tungsten ASDEX Upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Noël</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.088⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4e56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106037v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the analytical model for tungsten dust - wall mechanical impacts incorporated in the MIGRAINe dust dynamics code</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Vignitchouk</w:t>
+                <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 410, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018125v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust remobilization in fusion plasmas under steady state conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ripamonti</w:t>
+                <w:t xml:space="preserve">Experimental validation of the analytical model for tungsten dust - wall mechanical impacts incorporated in the MIGRAINe dust dynamics code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/2/025009⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.524-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018015v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the COMPASS tokamak and characterization of the first H-mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Seidl</w:t>
+                <w:t xml:space="preserve">Dust remobilization in fusion plasmas under steady state conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/1/014015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Fields Institute Communications, 58 (2), pp.025009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/2/025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286239v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic–plastic adhesive impacts of tungsten dust with metal surfaces in plasma environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. de Angeli</w:t>
+                <w:t xml:space="preserve">Status of the COMPASS tokamak and characterization of the first H-mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mitosinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mlynar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Naydenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matěj Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.064⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/1/014015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05018012v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear radio frequency plasma reactor for potential and current mapping in a magnetized plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Molina Cabrera</w:t>
+                <w:t xml:space="preserve">Elastic–plastic adhesive impacts of tungsten dust with metal surfaces in plasma environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.877-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169573v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast camera observations of injected and intrinsic dust in TEXTOR.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. den Harder</w:t>
+                <w:t xml:space="preserve">A linear radio frequency plasma reactor for potential and current mapping in a magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Molina Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741.3335/57/12/125017⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (6), pp.063502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299398v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly resolved measurements of dust motion in the sheath boundary of magnetized plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fast camera observations of injected and intrinsic dust in TEXTOR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. de Angeli</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. den Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/11/112001⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (12), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741.3335/57/12/125017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286247v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Highly resolved measurements of dust motion in the sheath boundary of magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Gil</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/11/112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284949v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTELL: A Quasi-Toroidally Symmetric Stellarator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">3D trajectories re-construction of droplets ejected in controlled tungsten melting studies in ASDEX Upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mikhailov</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201200055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (S), pp.S846-S851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284942v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D trajectories re-construction of droplets ejected in controlled tungsten melting studies in ASDEX Upgrade</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">ESTELL: A Quasi-Toroidally Symmetric Stellarator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drevlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Helander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kisslinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.183⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (6), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201200055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285344v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of tokamak plasma light emission from single image using wavelet-vaguelette decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nguyen van Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (1), pp.013005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0029-5515/52/1/013005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5399,763 +5516,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Liquid Metal Divertors in magnetic confinment devices: Plasma Interaction, Heat Exhaust, and Fabrication Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lohmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH COLLOQUIUM 651 : International Colloquium on Films, bubbles, droplets and phase change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Mechanics Society, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and redeposition of Li from a liquid metal wall facing a magnetized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Plasma-surface interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIC simulation of the electron energy distribution function in a RF magnetized plasma column connected to a tilted electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherukulappurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Topical conference on radio-frequency power in plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Annapolis, United States. pp.060001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0162514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir probe measurements in a magnetized capacitive discharge around a tilted RF electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherukulappurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Topical conference on radio-frequency power in plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Annapolis, United States. pp.040008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0162600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory Rayleigh-Bénard Convection in elasto-viscoplastic Carbopol gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of COMPASS tokamak edge turbulence from single visible camera data and automatic turbulence structure tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,1145 +6282,1263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and redeposition of lithium from a liquid metal wall facing a magnetized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Plasma-Surface Interaction Conference (PSI-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature of a plasma facing tungsten surface calculated by means of 1D and 2D PIC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion transport through Radio-Frequency sheaths studied by Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Joint EU-US Transport Task Force Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Faudot</w:t>
+                <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Heuraux</w:t>
+                <w:t xml:space="preserve">E Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171521v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lesur</w:t>
+                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gravier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Brochard</w:t>
+                <w:t xml:space="preserve">D Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bobkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145346v1</w:t>
+                <w:t xml:space="preserve">hal-04171521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of mutual interactions between filaments in COMPASS tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Desecures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 49th European Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of COMPASS tokamak edge turbulence from single visible camera data and automatic turbulence stucture tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Plasma Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and dynamics of unipolar arcs in magnetized plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ledig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advancing Fusion Research: Synthetic VOPOO Diagnostics and Plasma Scenario Modelling for the SPEKTRE Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Guilherme Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of low frequency instabilities and study of their transition to turbulence in a magnetized plasma column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7313,114 +7548,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des instabilités à basse fréquence dans une colonne de plasma magnétisé et étude de leur transition à la turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric David Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004NAN10184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7488,51 +7723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB4F94E0"/>
+    <w:nsid w:val="B6E64425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7719,51 +7954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6578-6046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dmitriev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steiner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0277005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hell&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marcos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ade3e8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Dmitriev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faudot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hell&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chouchene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marcos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6274" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desecures" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cavalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79251-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.045201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Soni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cherukulappurath Mana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfc63" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138969" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3156208" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Morgan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf9e0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Adamek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Ficker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac301f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Weinzettl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Seidl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0d4c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rohde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su&#225;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shalpegin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Vignitchouk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kantor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angeli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aadbcb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4e56" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Peterka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.08.082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018125v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignitchouk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2017.01.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tolias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Angeli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Temmerman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ripamonti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/2/025009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mitosinkova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mlynar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naydenkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/014015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKRKG1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Molina Cabrera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921905" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shalpegin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bykov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. den Harder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741.3335/57/12/125017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Shalpegin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/11/112001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drevlak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helander" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kisslinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikhailov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201200055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2TX63NX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.183" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VF06W8P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nguyen van Yen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/1/013005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XZX9VNF5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Spinosi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faudot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherukulappurath" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162514" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162600" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419112v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371981v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427570v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ledig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746746v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David Brochard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10184" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6578-6046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae5983" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dmitriev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0277005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hell&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marcos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ade3e8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Dmitriev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chouchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6274" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desecures" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cavalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79251-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.045201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cherukulappurath Mana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138969" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Soni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfc63" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3156208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Morgan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf9e0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Adamek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Ficker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac301f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Weinzettl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Seidl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0d4c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rohde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su&#225;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shalpegin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Vignitchouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kantor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aadbcb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Peterka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.08.082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4e56" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignitchouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2017.01.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tolias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Angeli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Temmerman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ripamonti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/2/025009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mitosinkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mlynar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naydenkova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/014015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angeli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKRKG1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Molina Cabrera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shalpegin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bykov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. den Harder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741.3335/57/12/125017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Shalpegin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/11/112001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VF06W8P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drevlak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kisslinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikhailov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201200055" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2TX63NX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032416v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nguyen van Yen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/1/013005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XZX9VNF5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Spinosi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faudot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherukulappurath" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162514" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162600" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371981v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372093v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ledig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guilherme Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David Brochard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10184" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>