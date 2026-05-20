--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,5188 +325,5322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of RF plasma sheath thickness in magnetic field up to 500 mT using a floating spiral probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative blobs and holes dynamics in a tokamak plasma: deep learning analysis of fast imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hiret</w:t>
+                <w:t xml:space="preserve">H Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+                <w:t xml:space="preserve">S Chouchène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dmitriev</w:t>
+                <w:t xml:space="preserve">J Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Steiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Marot</w:t>
+                <w:t xml:space="preserve">M Desecure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0277005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3194 (1), pp.012030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3194/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266787v1</w:t>
+                <w:t xml:space="preserve">hal-05616052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of RF plasma sheath thickness in magnetic field up to 500 mT using a floating spiral probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">A. Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">R. Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">L. Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (9), pp.093510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0277005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal bubbles formation induced by electric arc plasmas: detection and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellé</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hugon</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Marcos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ade3e8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121235v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">Metal bubbles formation induced by electric arc plasmas: detection and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">Arthur Hellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ade3e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">hal-05121235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasma parameters evolution as a function of magnetic field strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hiret</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Dmitriev</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Faudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.114349. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844508v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the material ejection in a dipolar arc in continuous regime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasma parameters evolution as a function of magnetic field strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chouchene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Marcos</w:t>
+                <w:t xml:space="preserve">Paul Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6274⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.114349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680877v1</w:t>
+                <w:t xml:space="preserve">hal-04844508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine learning for detecting and tracking turbulent structures in plasma fusion devices using ultra fast imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Desecures</w:t>
+                <w:t xml:space="preserve">Dynamics of the material ejection in a dipolar arc in continuous regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-79251-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (42), pp.425201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784770v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lesur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 674, pp.160844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733195v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical study of electron-magnetohydrodynamics tearing modes in parameter ranges of experimental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Homam Betar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">Daniele Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1st European Conference on Magnetic Reconnection in Plasmas, 31 (5), pp.052117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0205061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noel</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669983v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of electron-magnetohydrodynamics tearing modes in parameter ranges of experimental interest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Brochard</w:t>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zarzoso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1st European Conference on Magnetic Reconnection in Plasmas, 31 (5), pp.052117. </w:t>
+              <w:t xml:space="preserve">, 2024, 31 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0205061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561813v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual interactions between plasma filaments in a tokamak evidenced by fast imaging and machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Application of machine learning for detecting and tracking turbulent structures in plasma fusion devices using ultra fast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Desecures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.045201⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.27965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-79251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531993v1</w:t>
+                <w:t xml:space="preserve">hal-04784770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated temperature of a tungsten spot facing large plasma heat loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual interactions between plasma filaments in a tokamak evidenced by fast imaging and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moritz</w:t>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Heuraux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Brochard</w:t>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Desecures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.101753. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.045201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.045201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729195v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive self-bias in a magnetized CCP discharge</w:t>
+                <w:t xml:space="preserve">Simulated temperature of a tungsten spot facing large plasma heat loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
+                <w:t xml:space="preserve">J. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Faudot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">S. Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0138969⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277582v1</w:t>
+                <w:t xml:space="preserve">hal-04729195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputtering of biased electrodes in an oblique magnetic field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Positive self-bias in a magnetized CCP discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/acfc63⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.030703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232910v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">Plasma sputtering of biased electrodes in an oblique magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/acfc63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190773v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741642v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the electrode/wall area ratio on the Plasma potential in discharge and Tokamak plasmas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3156208⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628601v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheath size and Child-Langmuir law in one dimensional bounded plasma system in the presence of an oblique magnetic field: PIC results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effect of the electrode/wall area ratio on the Plasma potential in discharge and Tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Cherukulappurath Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0055790⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.799-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3156208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215889v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble formation in liquid Sn under different plasma loading conditions leading to droplet ejection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the COMPASS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Ficker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (6), pp.066030. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abf9e0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac301f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229685v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the COMPASS results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubble formation in liquid Sn under different plasma loading conditions leading to droplet ejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T W Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac301f⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 61 (6), pp.066030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abf9e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441665v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Rayleigh–Bénard Convection in elasto-viscoplastic gels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sheath size and Child-Langmuir law in one dimensional bounded plasma system in the presence of an oblique magnetic field: PIC results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.083501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02986087v1</w:t>
+                <w:t xml:space="preserve">hal-03215889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction of tokamak edge turbulence from single visible camera data and automatic turbulence structure tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Oscillatory Rayleigh–Bénard Convection in elasto-viscoplastic gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab0d4c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106648v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic dust transport in ASDEX upgrade studied by fast imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Lunt</w:t>
+                <w:t xml:space="preserve">Tomographic reconstruction of tokamak edge turbulence from single visible camera data and automatic turbulence structure tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Suárez López</w:t>
+                <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shalpegin</w:t>
+                <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.268-274. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (5), pp.056025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab0d4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106637v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating heat balance models for tungsten dust in cold dense plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic dust transport in ASDEX upgrade studied by fast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Vignitchouk</w:t>
+                <w:t xml:space="preserve">V. Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
+                <w:t xml:space="preserve">T. Lunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Kantor</w:t>
+                <w:t xml:space="preserve">G. Suárez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tolias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco de Angeli</w:t>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aadbcb⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.268-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372199v1</w:t>
+                <w:t xml:space="preserve">hal-02106637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge plasma study using a fast VIS camera in the COMPASS tokamak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validating heat balance models for tungsten dust in cold dense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Jirman</w:t>
+                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matěj Peterka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordan Cavalier</w:t>
+                <w:t xml:space="preserve">Mikhail Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.08.082⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aadbcb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372291v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video analysis of dust events in full-tungsten ASDEX Upgrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shalpegin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4e56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge plasma study using a fast VIS camera in the COMPASS tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Briançon</w:t>
+                <w:t xml:space="preserve">Tomáš Jirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noël</w:t>
+                <w:t xml:space="preserve">Matěj Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 410, pp.29-41. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106037v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the analytical model for tungsten dust - wall mechanical impacts incorporated in the MIGRAINe dust dynamics code</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ratynskaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Shalpegin</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vignitchouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 410, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018125v1</w:t>
+                <w:t xml:space="preserve">hal-02106037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust remobilization in fusion plasmas under steady state conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Ratynskaia</w:t>
+                <w:t xml:space="preserve">Experimental validation of the analytical model for tungsten dust - wall mechanical impacts incorporated in the MIGRAINe dust dynamics code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Angeli</w:t>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G de Temmerman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Ripamonti</w:t>
+                <w:t xml:space="preserve">L. Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/2/025009⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.524-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018015v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the COMPASS tokamak and characterization of the first H-mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust remobilization in fusion plasmas under steady state conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mitosinkova</w:t>
+                <w:t xml:space="preserve">S Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mlynar</w:t>
+                <w:t xml:space="preserve">M de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Naydenkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matěj Peterka</w:t>
+                <w:t xml:space="preserve">G de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Seidl</w:t>
+                <w:t xml:space="preserve">D Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, Fields Institute Communications, 58 (2), pp.025009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/1/014015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/2/025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286239v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic–plastic adhesive impacts of tungsten dust with metal surfaces in plasma environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status of the COMPASS tokamak and characterization of the first H-mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Angeli</w:t>
+                <w:t xml:space="preserve">K. Mitosinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mlynar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Naydenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matěj Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.064⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/1/014015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018012v1</w:t>
+                <w:t xml:space="preserve">hal-01286239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear radio frequency plasma reactor for potential and current mapping in a magnetized plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">Elastic–plastic adhesive impacts of tungsten dust with metal surfaces in plasma environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignitchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Molina Cabrera</w:t>
+                <w:t xml:space="preserve">M. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (6), pp.063502. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.877-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4921905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169573v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast camera observations of injected and intrinsic dust in TEXTOR.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A linear radio frequency plasma reactor for potential and current mapping in a magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bykov</w:t>
+                <w:t xml:space="preserve">Eric Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. den Harder</w:t>
+                <w:t xml:space="preserve">Stéphane Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Molina Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741.3335/57/12/125017⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (6), pp.063502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299398v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly resolved measurements of dust motion in the sheath boundary of magnetized plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fast camera observations of injected and intrinsic dust in TEXTOR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. de Angeli</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignitchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. den Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/11/112001⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (12), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741.3335/57/12/125017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286247v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D trajectories re-construction of droplets ejected in controlled tungsten melting studies in ASDEX Upgrade</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Highly resolved measurements of dust motion in the sheath boundary of magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Shalpegin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.183⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/11/112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285344v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTELL: A Quasi-Toroidally Symmetric Stellarator</w:t>
+                <w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drevlak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Patrick Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kisslinger</w:t>
+                <w:t xml:space="preserve">Frédéric Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mikhailov</w:t>
+                <w:t xml:space="preserve">C. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (6), pp.459-468. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201200055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284942v1</w:t>
+                <w:t xml:space="preserve">hal-01284949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t>
+                <w:t xml:space="preserve">ESTELL: A Quasi-Toroidally Symmetric Stellarator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tamain</w:t>
+                <w:t xml:space="preserve">M. Drevlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+                <w:t xml:space="preserve">P. Helander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Clairet</w:t>
+                <w:t xml:space="preserve">J. Kisslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gil</w:t>
+                <w:t xml:space="preserve">M. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (6), pp.459-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201200055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284949v1</w:t>
+                <w:t xml:space="preserve">hal-01284942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D trajectories re-construction of droplets ejected in controlled tungsten melting studies in ASDEX Upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (S), pp.S846-S851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of tokamak plasma light emission from single image using wavelet-vaguelette decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nguyen van Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (1), pp.013005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0029-5515/52/1/013005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5516,763 +5650,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Liquid Metal Divertors in magnetic confinment devices: Plasma Interaction, Heat Exhaust, and Fabrication Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lohmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH COLLOQUIUM 651 : International Colloquium on Films, bubbles, droplets and phase change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Mechanics Society, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and redeposition of Li from a liquid metal wall facing a magnetized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Plasma-surface interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIC simulation of the electron energy distribution function in a RF magnetized plasma column connected to a tilted electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherukulappurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Topical conference on radio-frequency power in plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Annapolis, United States. pp.060001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0162514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir probe measurements in a magnetized capacitive discharge around a tilted RF electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherukulappurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Topical conference on radio-frequency power in plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Annapolis, United States. pp.040008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0162600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory Rayleigh-Bénard Convection in elasto-viscoplastic Carbopol gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of COMPASS tokamak edge turbulence from single visible camera data and automatic turbulence structure tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6282,1025 +6416,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and redeposition of lithium from a liquid metal wall facing a magnetized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Plasma-Surface Interaction Conference (PSI-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature of a plasma facing tungsten surface calculated by means of 1D and 2D PIC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion transport through Radio-Frequency sheaths studied by Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Joint EU-US Transport Task Force Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Genève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bobkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of mutual interactions between filaments in COMPASS tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Desecures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 49th European Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of COMPASS tokamak edge turbulence from single visible camera data and automatic turbulence stucture tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Weinzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Plasma Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and dynamics of unipolar arcs in magnetized plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ledig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7310,235 +7444,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Fusion Research: Synthetic VOPOO Diagnostics and Plasma Scenario Modelling for the SPEKTRE Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guilherme Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of low frequency instabilities and study of their transition to turbulence in a magnetized plasma column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7548,114 +7682,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des instabilités à basse fréquence dans une colonne de plasma magnétisé et étude de leur transition à la turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric David Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004NAN10184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7723,51 +7857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6E64425"/>
+    <w:nsid w:val="428D5148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7954,51 +8088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6578-6046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae5983" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dmitriev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0277005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hell&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marcos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ade3e8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Dmitriev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chouchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6274" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desecures" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cavalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79251-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.045201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cherukulappurath Mana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138969" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Soni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfc63" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3156208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Morgan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf9e0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Adamek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Ficker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac301f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Weinzettl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Seidl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0d4c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rohde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su&#225;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shalpegin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Vignitchouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kantor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aadbcb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Peterka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.08.082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4e56" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignitchouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2017.01.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tolias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Angeli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Temmerman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ripamonti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/2/025009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mitosinkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mlynar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naydenkova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/014015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angeli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKRKG1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Molina Cabrera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shalpegin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bykov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. den Harder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741.3335/57/12/125017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Shalpegin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/11/112001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VF06W8P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drevlak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kisslinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikhailov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201200055" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2TX63NX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032416v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nguyen van Yen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/1/013005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XZX9VNF5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Spinosi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faudot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherukulappurath" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162514" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162600" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371981v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372093v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ledig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guilherme Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David Brochard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10184" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-brochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6578-6046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083840206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae5983" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aksoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chouch&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cavalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desecure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3194/1/012030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dmitriev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0277005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hell&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marcos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ade3e8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Dmitriev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faudot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chouchene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homam Betar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desecures" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cavalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79251-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.045201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Cherukulappurath Mana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138969" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Soni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfc63" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3156208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Adamek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dejarnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Ficker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac301f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Morgan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf9e0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104428" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Weinzettl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Seidl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0d4c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rohde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su&#225;rez L&#243;pez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shalpegin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Vignitchouk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kantor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tolias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angeli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aadbcb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4e56" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Jirman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Peterka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.08.082" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignitchouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2017.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tolias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Angeli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Temmerman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ripamonti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/2/025009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286239v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mitosinkova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mlynar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naydenkova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/014015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Angeli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKRKG1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Molina Cabrera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921905" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shalpegin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bykov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. den Harder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741.3335/57/12/125017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286247v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Shalpegin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/11/112001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drevlak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kisslinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikhailov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201200055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2TX63NX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.183" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VF06W8P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nguyen van Yen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/1/013005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XZX9VNF5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Spinosi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faudot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherukulappurath" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162514" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162600" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02371981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ledig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582750v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guilherme Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746746v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10184" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>